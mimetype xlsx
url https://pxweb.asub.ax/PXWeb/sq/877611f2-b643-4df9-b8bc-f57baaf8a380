--- v0 (2026-03-31)
+++ v1 (2026-04-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8eab4d2eda49e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f061347fe1d24f91a58d066d7336b2b7.psmdcp" Id="R61dcce0c8a7b4be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f712d8c19042d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b82845ad71f24bf381f85e41e7849149.psmdcp" Id="R9b52649611e547cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>