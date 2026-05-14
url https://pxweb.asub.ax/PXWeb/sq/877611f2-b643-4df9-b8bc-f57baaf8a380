--- v1 (2026-04-21)
+++ v2 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f712d8c19042d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b82845ad71f24bf381f85e41e7849149.psmdcp" Id="R9b52649611e547cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3496a7894b4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08aab3ad819c4634b5c1ea9e6613d15b.psmdcp" Id="Rc3605709d3db4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>