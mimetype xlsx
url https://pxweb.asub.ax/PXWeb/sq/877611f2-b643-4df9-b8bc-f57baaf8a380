--- v2 (2026-05-14)
+++ v3 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f3496a7894b4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08aab3ad819c4634b5c1ea9e6613d15b.psmdcp" Id="Rc3605709d3db4ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f991045285143d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a9873fc58ac4121ae6fc797be54bad1.psmdcp" Id="Raf3917abfb6f42e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>