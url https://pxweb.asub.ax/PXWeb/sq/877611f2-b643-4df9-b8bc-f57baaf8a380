--- v3 (2026-06-21)
+++ v4 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f991045285143d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a9873fc58ac4121ae6fc797be54bad1.psmdcp" Id="Raf3917abfb6f42e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aac4e6e6f9a4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40da1249c32944e882fb13736093311c.psmdcp" Id="R68b4e20cd2fa4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>