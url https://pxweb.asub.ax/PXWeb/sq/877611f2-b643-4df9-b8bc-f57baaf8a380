--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aac4e6e6f9a4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40da1249c32944e882fb13736093311c.psmdcp" Id="R68b4e20cd2fa4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be4b3e8ad824436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3859c4feb4d4cd79c1718a870ccd89e.psmdcp" Id="Ree24e611cc374b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>