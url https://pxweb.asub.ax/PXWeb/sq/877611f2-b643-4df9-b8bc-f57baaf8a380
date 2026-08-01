--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be4b3e8ad824436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3859c4feb4d4cd79c1718a870ccd89e.psmdcp" Id="Ree24e611cc374b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebfb69752404935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e61647c994a46abb912f0d0e2aad126.psmdcp" Id="R3e1c1f61255b4004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>