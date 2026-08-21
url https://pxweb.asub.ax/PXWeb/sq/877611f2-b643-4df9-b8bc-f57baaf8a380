--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebfb69752404935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e61647c994a46abb912f0d0e2aad126.psmdcp" Id="R3e1c1f61255b4004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45404633b0804748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec82ae3ff9df4ed4a245079b692b3317.psmdcp" Id="R1d93ddf8083449f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>