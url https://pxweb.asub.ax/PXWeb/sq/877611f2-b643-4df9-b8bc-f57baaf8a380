--- v7 (2026-08-21)
+++ v8 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45404633b0804748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec82ae3ff9df4ed4a245079b692b3317.psmdcp" Id="R1d93ddf8083449f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc13f1a8d023c4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/314401e1c15b4d718544183302e0c50a.psmdcp" Id="R447d89e12c8e4867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>