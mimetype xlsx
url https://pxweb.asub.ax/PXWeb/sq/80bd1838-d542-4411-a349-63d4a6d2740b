--- v7 (2026-09-16)
+++ v8 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a560aa5c3294b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8184af09e4d64406a212764ed241990a.psmdcp" Id="R5f7e3578c47c4f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1915c923108948f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e16ccee43ba4a9d84569f3265653796.psmdcp" Id="Reedc1ced42cc463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter Kommun, Verksamhetsform, År och Vistelsetid</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>