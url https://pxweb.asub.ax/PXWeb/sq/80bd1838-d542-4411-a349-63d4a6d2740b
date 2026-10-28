--- v8 (2026-10-06)
+++ v9 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1915c923108948f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e16ccee43ba4a9d84569f3265653796.psmdcp" Id="Reedc1ced42cc463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R279366ab0dee4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0f8274b0e04473997a91f8a34556711.psmdcp" Id="Rb84dda0b56544e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter Kommun, Verksamhetsform, År och Vistelsetid</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>