--- v0 (2026-04-27)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ece2b2f62d4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/509d0549b392480e85cb6a41983d8a7b.psmdcp" Id="Rf4626e047877412b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21712584bec4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/466af20b4ab24456b3ad53d6c12c0e3c.psmdcp" Id="Rae68e92d45744bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter Kommun, Verksamhetsform, År och Vistelsetid</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>