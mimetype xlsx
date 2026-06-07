--- v1 (2026-05-18)
+++ v2 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21712584bec4103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/466af20b4ab24456b3ad53d6c12c0e3c.psmdcp" Id="Rae68e92d45744bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6027389d4e614030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07b8f57dfb7741218114f1e841b107f4.psmdcp" Id="Ra0076ec81b9244d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter Kommun, Verksamhetsform, År och Vistelsetid</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>