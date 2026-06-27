--- v2 (2026-06-07)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6027389d4e614030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07b8f57dfb7741218114f1e841b107f4.psmdcp" Id="Ra0076ec81b9244d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3296a62d5f37489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87a05b028d444d27b8388357b70f67f6.psmdcp" Id="R5a2cfe6f929e4f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter Kommun, Verksamhetsform, År och Vistelsetid</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>