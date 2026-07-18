--- v3 (2026-06-27)
+++ v4 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3296a62d5f37489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87a05b028d444d27b8388357b70f67f6.psmdcp" Id="R5a2cfe6f929e4f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20362bc4d9e84f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35f1a784e82f4759a3531a8946bdf326.psmdcp" Id="R77aea30d6a4446d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter Kommun, Verksamhetsform, År och Vistelsetid</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>