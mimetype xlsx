--- v4 (2026-07-18)
+++ v5 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20362bc4d9e84f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35f1a784e82f4759a3531a8946bdf326.psmdcp" Id="R77aea30d6a4446d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R900997b4f5d3472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60e161d3ee4a427f98b29e0878499eeb.psmdcp" Id="Ra6047da3ce1a4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter Kommun, Verksamhetsform, År och Vistelsetid</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>