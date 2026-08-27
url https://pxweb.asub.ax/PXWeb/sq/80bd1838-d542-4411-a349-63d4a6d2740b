--- v5 (2026-08-07)
+++ v6 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R900997b4f5d3472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60e161d3ee4a427f98b29e0878499eeb.psmdcp" Id="Ra6047da3ce1a4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdec37812244814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3f308e7dcef4883bfb6088a5b482a19.psmdcp" Id="Rccd05a4f715243f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter Kommun, Verksamhetsform, År och Vistelsetid</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>