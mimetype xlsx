--- v6 (2026-08-27)
+++ v7 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bdec37812244814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3f308e7dcef4883bfb6088a5b482a19.psmdcp" Id="Rccd05a4f715243f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a560aa5c3294b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8184af09e4d64406a212764ed241990a.psmdcp" Id="R5f7e3578c47c4f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Antal barn inom barnsomsorgen efter Kommun, Verksamhetsform, År och Vistelsetid</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>