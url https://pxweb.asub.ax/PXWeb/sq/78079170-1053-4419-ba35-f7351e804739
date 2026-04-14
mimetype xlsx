--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R354239419b87408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4281bf69068b4f63bb0f25dfb2ed248e.psmdcp" Id="R465608875957459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7ba5882116404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfcce87f8c054bddaeffe21373dd072c.psmdcp" Id="R3cb25725ed02409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Resande till och från utlandet på åländska hamnar 1999-2025, efter hamn</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>