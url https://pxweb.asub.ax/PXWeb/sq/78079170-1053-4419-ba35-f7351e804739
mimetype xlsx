--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e7ba5882116404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfcce87f8c054bddaeffe21373dd072c.psmdcp" Id="R3cb25725ed02409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700e353f62094f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a824572695da40b0b7345a28d1b16c49.psmdcp" Id="R30ec9e09167a4c91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Resande till och från utlandet på åländska hamnar 1999-2025, efter hamn</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>