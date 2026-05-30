--- v6 (2026-05-07)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700e353f62094f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a824572695da40b0b7345a28d1b16c49.psmdcp" Id="R30ec9e09167a4c91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4190f1f81847b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef0b780afe1c4a618b455aae47d75ee9.psmdcp" Id="Rf727b523a38c476f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Resande till och från utlandet på åländska hamnar 1999-2025, efter hamn</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>