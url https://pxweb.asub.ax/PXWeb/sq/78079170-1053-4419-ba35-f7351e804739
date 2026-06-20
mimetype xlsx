--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4190f1f81847b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef0b780afe1c4a618b455aae47d75ee9.psmdcp" Id="Rf727b523a38c476f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4fe763d06c40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7083820c62343fea8eb56fbece80908.psmdcp" Id="Ra3e14ac0feaf49e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Resande till och från utlandet på åländska hamnar 1999-2025, efter hamn</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>