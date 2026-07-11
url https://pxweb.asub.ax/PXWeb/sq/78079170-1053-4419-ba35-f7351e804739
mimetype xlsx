--- v8 (2026-06-20)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4fe763d06c40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7083820c62343fea8eb56fbece80908.psmdcp" Id="Ra3e14ac0feaf49e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a61fb60c1b4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dca53ae856849828e9c57c57da104a4.psmdcp" Id="Rf0e90d06c4c04b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Resande till och från utlandet på åländska hamnar 1999-2025, efter hamn</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>