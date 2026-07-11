--- v9 (2026-07-11)
+++ v10 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77a61fb60c1b4c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dca53ae856849828e9c57c57da104a4.psmdcp" Id="Rf0e90d06c4c04b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99057dfe0fe649e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d104e8c6ad6b4a22958351dfe9658696.psmdcp" Id="Rd413cc3d090d439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Resande till och från utlandet på åländska hamnar 1999-2025, efter hamn</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>