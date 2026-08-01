--- v10 (2026-07-11)
+++ v11 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99057dfe0fe649e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d104e8c6ad6b4a22958351dfe9658696.psmdcp" Id="Rd413cc3d090d439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8cdba16c77f4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45e93551f0db43819c937687d206d840.psmdcp" Id="R55b058f94d0d4f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Resande till och från utlandet på åländska hamnar 1999-2025, efter hamn</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>