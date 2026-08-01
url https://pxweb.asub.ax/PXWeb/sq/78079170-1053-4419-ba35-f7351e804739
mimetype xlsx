--- v11 (2026-08-01)
+++ v12 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8cdba16c77f4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45e93551f0db43819c937687d206d840.psmdcp" Id="R55b058f94d0d4f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e526813ea344845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f52f7b7850f4abfb017a48b0e1093e5.psmdcp" Id="Red9c0ed294274498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Resande till och från utlandet på åländska hamnar 1999-2025, efter hamn</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>