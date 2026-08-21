--- v12 (2026-08-01)
+++ v13 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e526813ea344845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f52f7b7850f4abfb017a48b0e1093e5.psmdcp" Id="Red9c0ed294274498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85df2ec251f046af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28cf144dcf2543d68897974635cba028.psmdcp" Id="R95285d259f1a430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Resande till och från utlandet på åländska hamnar 1999-2025, efter hamn</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>