--- v13 (2026-08-21)
+++ v14 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85df2ec251f046af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28cf144dcf2543d68897974635cba028.psmdcp" Id="R95285d259f1a430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62939136638544d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e41dc884488f4167b37e0b097e74672e.psmdcp" Id="R9c7d77be5e5147a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Resande till och från utlandet på åländska hamnar 1999-2025, efter hamn</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>