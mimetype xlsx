--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46570c8993d848f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db8c3571de744d479688f5ec332da82b.psmdcp" Id="Rb022ec726eef4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e221a5918814b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/329823c8a5c3453a9a490f70537312d1.psmdcp" Id="R5f2631789024404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Employment in sea transport enterprise by year and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Men</x:t>
   </x:si>
   <x:si>
     <x:t>Woman</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>
@@ -64,57 +64,60 @@
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
+    <x:t>2023</x:t>
+  </x:si>
+  <x:si>
     <x:t>Includes only persons resident on Åland in companies registered on Åland.Does not include Ålanders who work for Åland-owned shipping companies' subsidiaries registered outside Åland.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250127 09:00</x:t>
+    <x:t>20260227 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB).</x:t>
   </x:si>
   <x:si>
     <x:t>PO Box 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX 22 111 Mariehamn Åland</x:t>
   </x:si>
   <x:si>
     <x:t>Tel.: +358 (0)18 25490</x:t>
   </x:si>
   <x:si>
     <x:t>e-mail: asub[at]asub.ax</x:t>
   </x:si>
@@ -502,51 +505,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D47"/>
+  <x:dimension ref="A1:D48"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="6.280625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="5.850625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="8.730625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:4">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>3</x:v>
@@ -726,123 +729,137 @@
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>554</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:4">
       <x:c r="A17" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>598</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>217</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:4">
-      <x:c r="A19" s="4" t="s">
+    <x:row r="18" spans="1:4">
+      <x:c r="A18" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A21" s="0" t="s">
+      <x:c r="B18" s="3" t="n">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="C18" s="3" t="n">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D18" s="3" t="n">
+        <x:v>229</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:4">
+      <x:c r="A20" s="4" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:4">
       <x:c r="A22" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:4">
-      <x:c r="A24" s="0" t="s">
+    <x:row r="23" spans="1:4">
+      <x:c r="A23" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:4">
       <x:c r="A25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:4">
-      <x:c r="A27" s="0" t="s">
+    <x:row r="26" spans="1:4">
+      <x:c r="A26" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:4">
       <x:c r="A28" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:4">
       <x:c r="A29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:4">
       <x:c r="A30" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:4">
       <x:c r="A31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:4">
       <x:c r="A32" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
-    <x:row r="35" spans="1:4">
-      <x:c r="A35" s="0" t="s">
+    <x:row r="33" spans="1:4">
+      <x:c r="A33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:4">
       <x:c r="A36" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:4">
-      <x:c r="A46" s="0" t="s">
+    <x:row r="37" spans="1:4">
+      <x:c r="A37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:4">
       <x:c r="A47" s="0" t="s">
         <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:4">
+      <x:c r="A48" s="0" t="s">
+        <x:v>33</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>SJ005</vt:lpstr>
       <vt:lpstr>SJ005!Print_Area</vt:lpstr>
       <vt:lpstr>SJ005!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>