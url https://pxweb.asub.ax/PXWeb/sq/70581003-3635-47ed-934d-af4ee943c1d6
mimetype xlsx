--- v5 (2026-04-14)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e221a5918814b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/329823c8a5c3453a9a490f70537312d1.psmdcp" Id="R5f2631789024404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3b48192a6948a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173c80ec0c2442a0ac6ebdd7d2dd07cb.psmdcp" Id="Rd3d3a84acdec421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Employment in sea transport enterprise by year and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>