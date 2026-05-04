--- v6 (2026-05-04)
+++ v7 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a3b48192a6948a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173c80ec0c2442a0ac6ebdd7d2dd07cb.psmdcp" Id="Rd3d3a84acdec421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66b372b0d134995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13a4519ec72f4864978b9c6e97a38ddd.psmdcp" Id="R339fa73cddea4be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Employment in sea transport enterprise by year and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>