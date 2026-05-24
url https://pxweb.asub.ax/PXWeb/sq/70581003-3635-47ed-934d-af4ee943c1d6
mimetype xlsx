--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra66b372b0d134995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13a4519ec72f4864978b9c6e97a38ddd.psmdcp" Id="R339fa73cddea4be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa2383a0e3247e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07c9aead201e4018bd41c78a253d3e93.psmdcp" Id="R8ed8c3ee08ac4b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Employment in sea transport enterprise by year and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>