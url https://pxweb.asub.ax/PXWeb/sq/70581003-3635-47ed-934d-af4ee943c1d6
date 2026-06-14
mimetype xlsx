--- v8 (2026-05-24)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa2383a0e3247e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07c9aead201e4018bd41c78a253d3e93.psmdcp" Id="R8ed8c3ee08ac4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd3f4fd39c44922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/377a9ab4177649ab8167460f1753b52c.psmdcp" Id="R007321830dc2429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Employment in sea transport enterprise by year and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>