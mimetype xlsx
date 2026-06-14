--- v9 (2026-06-14)
+++ v10 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bd3f4fd39c44922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/377a9ab4177649ab8167460f1753b52c.psmdcp" Id="R007321830dc2429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4827b683cbf34639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44f2240a5c0e47e4953e302ef0129acc.psmdcp" Id="Rb6cace13d5c7449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Employment in sea transport enterprise by year and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>