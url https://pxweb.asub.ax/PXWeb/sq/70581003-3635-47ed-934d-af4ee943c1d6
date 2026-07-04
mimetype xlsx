--- v10 (2026-06-14)
+++ v11 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4827b683cbf34639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44f2240a5c0e47e4953e302ef0129acc.psmdcp" Id="Rb6cace13d5c7449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd551ee629d4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6e9ad892b6640a2ab54e60c11aa8c4d.psmdcp" Id="Re2b85d42d6804c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Employment in sea transport enterprise by year and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>