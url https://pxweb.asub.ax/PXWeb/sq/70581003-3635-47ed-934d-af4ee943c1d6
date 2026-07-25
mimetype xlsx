--- v11 (2026-07-04)
+++ v12 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd551ee629d4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6e9ad892b6640a2ab54e60c11aa8c4d.psmdcp" Id="Re2b85d42d6804c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332ec17d4a3f4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85884738521f45bcb60741264a977b83.psmdcp" Id="R9f44b1ec16904d8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Employment in sea transport enterprise by year and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>