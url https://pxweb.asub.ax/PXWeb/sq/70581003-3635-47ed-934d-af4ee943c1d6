--- v12 (2026-07-25)
+++ v13 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332ec17d4a3f4008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85884738521f45bcb60741264a977b83.psmdcp" Id="R9f44b1ec16904d8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa9601e43b14b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77b9081a32ef484fb0934a4321cda1d3.psmdcp" Id="R266c3476491b47b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Employment in sea transport enterprise by year and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>