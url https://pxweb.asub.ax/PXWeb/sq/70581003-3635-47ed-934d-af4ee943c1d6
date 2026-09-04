--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa9601e43b14b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77b9081a32ef484fb0934a4321cda1d3.psmdcp" Id="R266c3476491b47b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9623a79118d04715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/500c6c3ab0f4402d932de8b64eb4bd48.psmdcp" Id="R4e1c646c1b314332" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Employment in sea transport enterprise by year and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>