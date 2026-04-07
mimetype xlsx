--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2b3272e6d4844e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b5aa76bba54147a0668c74cb2109ad.psmdcp" Id="Rd262c784242f43f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf1052b143d4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c277a765280a42e3aadd95f04c97d3d6.psmdcp" Id="R0a7e6b9ce61f42e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun och År</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>