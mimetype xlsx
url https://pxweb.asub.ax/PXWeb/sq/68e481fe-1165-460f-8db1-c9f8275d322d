--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf1052b143d4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c277a765280a42e3aadd95f04c97d3d6.psmdcp" Id="R0a7e6b9ce61f42e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d88224ba3b8401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f03ac3bdcd71417f88d3a9a45632c507.psmdcp" Id="Rcdc2031f856d44be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun och År</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>