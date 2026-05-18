--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d88224ba3b8401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f03ac3bdcd71417f88d3a9a45632c507.psmdcp" Id="Rcdc2031f856d44be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4367918117094e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36ee758f5c10465ea19ff653664360c6.psmdcp" Id="Re40f5e64a1dd4970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun och År</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>