--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4367918117094e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36ee758f5c10465ea19ff653664360c6.psmdcp" Id="Re40f5e64a1dd4970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88f2b0ae0784088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0ff03e8f70a4f0481155e969d266603.psmdcp" Id="Rb5d8baa1260f43f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun och År</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>