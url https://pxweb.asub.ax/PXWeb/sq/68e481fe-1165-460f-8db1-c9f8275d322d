--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88f2b0ae0784088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0ff03e8f70a4f0481155e969d266603.psmdcp" Id="Rb5d8baa1260f43f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae617a3d4b664c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79740248718e4e83bd259503f54749cb.psmdcp" Id="R468f020eba514466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun och År</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>