--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae617a3d4b664c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/79740248718e4e83bd259503f54749cb.psmdcp" Id="R468f020eba514466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50363efd02e44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f1b363a93594e1d8482142a7f42a4f0.psmdcp" Id="R9844c35de73b4c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun och År</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>