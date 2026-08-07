--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50363efd02e44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f1b363a93594e1d8482142a7f42a4f0.psmdcp" Id="R9844c35de73b4c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d5014a30db485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a13a876f8bda4f91b3a796a6c74e1881.psmdcp" Id="R7e99accbfa1f40b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun och År</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>