--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d5014a30db485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a13a876f8bda4f91b3a796a6c74e1881.psmdcp" Id="R7e99accbfa1f40b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80938b5a5bcb4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d96f964ea53246d78b9b7369843b87ec.psmdcp" Id="Re1cc374d1f1c41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun och År</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>