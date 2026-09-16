--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80938b5a5bcb4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d96f964ea53246d78b9b7369843b87ec.psmdcp" Id="Re1cc374d1f1c41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd200c716c08c4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fab3bdbbf104821bb7e91c5c28ba04e.psmdcp" Id="R31d6dda7f626404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="74">
   <x:si>
     <x:t>Elever i grundskolan efter Hemkommun och År</x:t>
   </x:si>
   <x:si>
     <x:t>1990</x:t>
   </x:si>
   <x:si>