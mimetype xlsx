--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b035e6bfb9c4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63aea837b3e340a793df4fad9e7373ec.psmdcp" Id="R135cf4faca5143d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58ac9c7b7b54cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a6fc6275cee4fb5a1b631c0ac22d9c3.psmdcp" Id="Rd22f25ba900e400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Avlagda examina vid Högskolan på Åland efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>