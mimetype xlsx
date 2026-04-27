--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc58ac9c7b7b54cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a6fc6275cee4fb5a1b631c0ac22d9c3.psmdcp" Id="Rd22f25ba900e400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96e599812bc4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ed240f9317a44398b9dbbe6497fdc8e.psmdcp" Id="R2e3ed8def16b4392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Avlagda examina vid Högskolan på Åland efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>