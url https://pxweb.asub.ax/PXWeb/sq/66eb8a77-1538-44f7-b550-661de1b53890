--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96e599812bc4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ed240f9317a44398b9dbbe6497fdc8e.psmdcp" Id="R2e3ed8def16b4392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f0045215ed4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76ad03dfe5b54b6ab1ee38f66beb8318.psmdcp" Id="Rf962e041dd6e4aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Avlagda examina vid Högskolan på Åland efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>