--- v3 (2026-05-18)
+++ v4 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20f0045215ed4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/76ad03dfe5b54b6ab1ee38f66beb8318.psmdcp" Id="Rf962e041dd6e4aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9abf8d8cce7544f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64928481487749cdb23e081160cbe840.psmdcp" Id="R8f35c617758c4f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Avlagda examina vid Högskolan på Åland efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>