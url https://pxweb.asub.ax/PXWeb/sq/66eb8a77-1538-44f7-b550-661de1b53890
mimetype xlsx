--- v4 (2026-06-07)
+++ v5 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9abf8d8cce7544f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64928481487749cdb23e081160cbe840.psmdcp" Id="R8f35c617758c4f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0595d1bf9c464d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/942bef8d7e71455e96f7c59deb2b1c00.psmdcp" Id="R758f461b35bc42d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Avlagda examina vid Högskolan på Åland efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>