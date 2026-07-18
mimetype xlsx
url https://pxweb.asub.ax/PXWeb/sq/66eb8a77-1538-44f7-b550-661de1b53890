--- v5 (2026-06-27)
+++ v6 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0595d1bf9c464d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/942bef8d7e71455e96f7c59deb2b1c00.psmdcp" Id="R758f461b35bc42d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22675ce43b354c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cea80323bf74b9ab3906ff33a5f6297.psmdcp" Id="R54897acce4f1497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Avlagda examina vid Högskolan på Åland efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>