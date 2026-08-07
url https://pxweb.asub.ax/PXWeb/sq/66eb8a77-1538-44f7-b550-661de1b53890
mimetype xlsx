--- v6 (2026-07-18)
+++ v7 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22675ce43b354c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cea80323bf74b9ab3906ff33a5f6297.psmdcp" Id="R54897acce4f1497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f32ac2b4b244aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5546b2a7db6b45c3a77975f376e89dc1.psmdcp" Id="Ra303355695fd4574" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Avlagda examina vid Högskolan på Åland efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>