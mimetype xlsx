--- v7 (2026-08-07)
+++ v8 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f32ac2b4b244aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5546b2a7db6b45c3a77975f376e89dc1.psmdcp" Id="Ra303355695fd4574" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24937ca7dc14196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27d09ca730c840d89d8eb00147ef4ce1.psmdcp" Id="R40cf8f2b7b6f4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Avlagda examina vid Högskolan på Åland efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>