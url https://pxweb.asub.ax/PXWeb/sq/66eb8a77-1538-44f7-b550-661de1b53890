--- v8 (2026-08-27)
+++ v9 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24937ca7dc14196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27d09ca730c840d89d8eb00147ef4ce1.psmdcp" Id="R40cf8f2b7b6f4366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c5bdc341e94fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d1a49a63f964c5cb3721242cd9964cd.psmdcp" Id="R7df177110a14484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Avlagda examina vid Högskolan på Åland efter år, utbildningsområde, hemort och kön</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>