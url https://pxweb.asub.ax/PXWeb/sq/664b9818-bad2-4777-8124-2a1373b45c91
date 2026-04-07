--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7afc7d745c2e4600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9952d9fb07dc45ca81cdc803b2515365.psmdcp" Id="R3e7a3a3b5d934c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7323af92b56c4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ad959aa03904a46af28764628882e0b.psmdcp" Id="R6484575ee0a74765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Platser, sökande och antagna vid Ålands folkhögskola efter År, Utbildning och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>