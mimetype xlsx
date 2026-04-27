--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7323af92b56c4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ad959aa03904a46af28764628882e0b.psmdcp" Id="R6484575ee0a74765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9a85cc159b46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1eaf673e1e2411da2d991c575c52225.psmdcp" Id="Rc2b07a0c464143b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Platser, sökande och antagna vid Ålands folkhögskola efter År, Utbildning och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>