--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9a85cc159b46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1eaf673e1e2411da2d991c575c52225.psmdcp" Id="Rc2b07a0c464143b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd73f6afa8440b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/909c0da15cbe4334b35919d34ea1a04a.psmdcp" Id="Raf99fe8af77343af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Platser, sökande och antagna vid Ålands folkhögskola efter År, Utbildning och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>