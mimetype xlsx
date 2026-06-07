--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd73f6afa8440b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/909c0da15cbe4334b35919d34ea1a04a.psmdcp" Id="Raf99fe8af77343af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb3b71c70f049ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e32adf30c9e441fa8bffda70f6ae0e9.psmdcp" Id="R06dd4e012e8b4efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Platser, sökande och antagna vid Ålands folkhögskola efter År, Utbildning och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>