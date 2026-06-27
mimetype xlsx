--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb3b71c70f049ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e32adf30c9e441fa8bffda70f6ae0e9.psmdcp" Id="R06dd4e012e8b4efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7446fbdf7f91406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d47e8fd454c044b6aacdd243c804c9a7.psmdcp" Id="R711350cfee8c4716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Platser, sökande och antagna vid Ålands folkhögskola efter År, Utbildning och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>