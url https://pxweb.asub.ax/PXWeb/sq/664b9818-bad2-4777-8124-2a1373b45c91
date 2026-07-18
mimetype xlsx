--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7446fbdf7f91406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d47e8fd454c044b6aacdd243c804c9a7.psmdcp" Id="R711350cfee8c4716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33167f9aa28f40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fc9446ca6144dd38b9b6b4078271eab.psmdcp" Id="Rc5785427ca074caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Platser, sökande och antagna vid Ålands folkhögskola efter År, Utbildning och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>