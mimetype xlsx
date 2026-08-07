--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33167f9aa28f40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fc9446ca6144dd38b9b6b4078271eab.psmdcp" Id="Rc5785427ca074caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67cb715acd58440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf7b7181a93448b09782f7f185732358.psmdcp" Id="Rc3f25fc2ad21404a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Platser, sökande och antagna vid Ålands folkhögskola efter År, Utbildning och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>