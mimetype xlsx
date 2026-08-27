--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67cb715acd58440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf7b7181a93448b09782f7f185732358.psmdcp" Id="Rc3f25fc2ad21404a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823213f863f5482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b517facdba01479db73477a245289a4b.psmdcp" Id="R9af53d3a9aa14920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Platser, sökande och antagna vid Ålands folkhögskola efter År, Utbildning och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>