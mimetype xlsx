--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823213f863f5482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b517facdba01479db73477a245289a4b.psmdcp" Id="R9af53d3a9aa14920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914c4bf1c0884ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/31f861dd9aae4d99ba54fbb1b72f6d02.psmdcp" Id="R58480ab878d24a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Platser, sökande och antagna vid Ålands folkhögskola efter År, Utbildning och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>