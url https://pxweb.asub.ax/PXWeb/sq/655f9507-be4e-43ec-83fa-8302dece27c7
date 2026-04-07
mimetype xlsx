--- v5 (2026-03-17)
+++ v6 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe117cf820424fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ca7cef6e55c4270873c4c3cb48ab25b.psmdcp" Id="R3ad0cbb3d9f44ac7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda8f394d98347fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e1c53b64c704394bb1a91552233ba7c.psmdcp" Id="Rceffa9d0f8824e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Studerande utanför Åland efter studieland, skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>