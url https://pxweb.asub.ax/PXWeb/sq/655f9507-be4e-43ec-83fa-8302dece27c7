--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda8f394d98347fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6e1c53b64c704394bb1a91552233ba7c.psmdcp" Id="Rceffa9d0f8824e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9e123b3afe4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8aff109326234aad83edc63ac709c8e7.psmdcp" Id="R8b520fcf2c9b406b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Studerande utanför Åland efter studieland, skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>