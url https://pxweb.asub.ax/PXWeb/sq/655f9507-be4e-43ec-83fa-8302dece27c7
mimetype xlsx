--- v7 (2026-04-27)
+++ v8 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc9e123b3afe4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8aff109326234aad83edc63ac709c8e7.psmdcp" Id="R8b520fcf2c9b406b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9191f056842b4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c66b4d9118441caa5cd52ea93a039f1.psmdcp" Id="Rb1e2f509759d4f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Studerande utanför Åland efter studieland, skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>