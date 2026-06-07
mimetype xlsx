--- v8 (2026-05-18)
+++ v9 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9191f056842b4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c66b4d9118441caa5cd52ea93a039f1.psmdcp" Id="Rb1e2f509759d4f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f2bb93ee104edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/102a71a824624aaea48c15fceedf9e6c.psmdcp" Id="Re428124d6ba840bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Studerande utanför Åland efter studieland, skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>