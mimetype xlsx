--- v9 (2026-06-07)
+++ v10 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f2bb93ee104edf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/102a71a824624aaea48c15fceedf9e6c.psmdcp" Id="Re428124d6ba840bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750b359993bd470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c042870da9384148a8002ad4b3f21f29.psmdcp" Id="Rbebb30f5630b4dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Studerande utanför Åland efter studieland, skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>