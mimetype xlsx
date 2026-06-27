--- v10 (2026-06-07)
+++ v11 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750b359993bd470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c042870da9384148a8002ad4b3f21f29.psmdcp" Id="Rbebb30f5630b4dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2acc13f202c649be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e306fac33bde42b098f85bb818855407.psmdcp" Id="R96c628781c274e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Studerande utanför Åland efter studieland, skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>