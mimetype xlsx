--- v11 (2026-06-27)
+++ v12 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2acc13f202c649be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e306fac33bde42b098f85bb818855407.psmdcp" Id="R96c628781c274e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad88f88f6957481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21fd44b795b5455daf5db32782b3b74d.psmdcp" Id="R68190a795df947a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Studerande utanför Åland efter studieland, skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>