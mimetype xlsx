--- v12 (2026-07-18)
+++ v13 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad88f88f6957481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21fd44b795b5455daf5db32782b3b74d.psmdcp" Id="R68190a795df947a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8f2651b7704ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d07f07fe35db4e4eb0122f1a216ef70e.psmdcp" Id="R2a434383efd14505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Studerande utanför Åland efter studieland, skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>