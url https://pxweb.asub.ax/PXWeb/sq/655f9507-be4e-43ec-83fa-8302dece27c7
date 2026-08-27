--- v13 (2026-08-07)
+++ v14 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc8f2651b7704ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d07f07fe35db4e4eb0122f1a216ef70e.psmdcp" Id="R2a434383efd14505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde813d6a35149e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48f809c25e0a41508cf69984f18c3107.psmdcp" Id="Rc51a3fe97ef447c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Studerande utanför Åland efter studieland, skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>