--- v14 (2026-08-27)
+++ v15 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde813d6a35149e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48f809c25e0a41508cf69984f18c3107.psmdcp" Id="Rc51a3fe97ef447c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac810c05fee84083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ff31d48e8144239b7a478181b1a5fe7.psmdcp" Id="Rdf6ed3084007400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Studerande utanför Åland efter studieland, skola och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>