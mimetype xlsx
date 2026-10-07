--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,131 +1,134 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23f4d54c2724eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9f6307650fd4a34a168205680e56ccc.psmdcp" Id="R1e58a22f79414f6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb8ba86536c4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdfe96ce2c2b4cacb1c5a36ee7c49ab0.psmdcp" Id="R32400e896497448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Flickor</x:t>
   </x:si>
   <x:si>
     <x:t>Pojkar</x:t>
   </x:si>
   <x:si>
     <x:t>Inget stöd för lärande och skolgång</x:t>
   </x:si>
   <x:si>
     <x:t>Allmänpedagogiskt stöd</x:t>
   </x:si>
   <x:si>
     <x:t>Specialpedagogiskt stöd</x:t>
   </x:si>
   <x:si>
     <x:t>Mångprofessionellt stöd</x:t>
   </x:si>
   <x:si>
     <x:t>Träningsundervisning</x:t>
   </x:si>
   <x:si>
     <x:t>Uppgifterna avser läget på hösten aktuellt år.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Totalen överensstämmer inte alltid med antalet elever i låg- och högstadiet summerat.
 Detta beror på att elever i förberedande undervisning eller grundvux inte alltid är inskrivna i någon särskild årskurs.
 </x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250925 08:00</x:t>
+    <x:t>20260922 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>PB 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX-22111 Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>018-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
@@ -513,886 +516,943 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M54"/>
+  <x:dimension ref="A1:N54"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.010625" style="0" customWidth="1"/>
-    <x:col min="3" max="13" width="6.090625" style="0" customWidth="1"/>
+    <x:col min="3" max="14" width="6.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:13">
+    <x:row r="1" spans="1:14">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:13">
+    <x:row r="3" spans="1:14">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="L3" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M3" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:13">
+      <x:c r="N3" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:14">
       <x:c r="A4" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>2848</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>2849</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>2887</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>2942</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>2994</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>3010</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>3075</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>3121</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
         <x:v>3126</x:v>
       </x:c>
       <x:c r="L4" s="3" t="n">
         <x:v>3101</x:v>
       </x:c>
       <x:c r="M4" s="3" t="n">
         <x:v>3130</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:13">
+      <x:c r="N4" s="3" t="n">
+        <x:v>3085</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:14">
       <x:c r="B5" s="2" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
         <x:v>1547</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:13">
+      <x:c r="N5" s="3" t="n">
+        <x:v>1515</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:14">
       <x:c r="B6" s="2" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>1541</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>1568</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>1588</x:v>
       </x:c>
       <x:c r="K6" s="3" t="n">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="L6" s="3" t="n">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="M6" s="3" t="n">
         <x:v>1583</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:13">
+      <x:c r="N6" s="3" t="n">
+        <x:v>1570</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:14">
       <x:c r="A7" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>2254</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>2286</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>2225</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>2242</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>2272</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>2303</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>2298</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>2373</x:v>
       </x:c>
       <x:c r="K7" s="3" t="n">
         <x:v>2305</x:v>
       </x:c>
       <x:c r="L7" s="3" t="n">
         <x:v>2190</x:v>
       </x:c>
       <x:c r="M7" s="3" t="n">
         <x:v>2183</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:13">
+      <x:c r="N7" s="3" t="n">
+        <x:v>2073</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:14">
       <x:c r="B8" s="2" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="K8" s="3" t="n">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="L8" s="3" t="n">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="M8" s="3" t="n">
         <x:v>1128</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:13">
+      <x:c r="N8" s="3" t="n">
+        <x:v>1076</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:14">
       <x:c r="B9" s="2" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="K9" s="3" t="n">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="L9" s="3" t="n">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="M9" s="3" t="n">
         <x:v>1055</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:13">
+      <x:c r="N9" s="3" t="n">
+        <x:v>997</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:14">
       <x:c r="A10" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>240</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K10" s="3" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L10" s="3" t="n">
         <x:v>238</x:v>
       </x:c>
       <x:c r="M10" s="3" t="n">
         <x:v>291</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:13">
+      <x:c r="N10" s="3" t="n">
+        <x:v>311</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:14">
       <x:c r="B11" s="2" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K11" s="3" t="n">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L11" s="3" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="M11" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:13">
+      <x:c r="N11" s="3" t="n">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:14">
       <x:c r="B12" s="2" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K12" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L12" s="3" t="n">
         <x:v>123</x:v>
       </x:c>
       <x:c r="M12" s="3" t="n">
         <x:v>164</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:13">
+      <x:c r="N12" s="3" t="n">
+        <x:v>170</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:14">
       <x:c r="A13" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B13" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>339</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>437</x:v>
       </x:c>
       <x:c r="K13" s="3" t="n">
         <x:v>457</x:v>
       </x:c>
       <x:c r="L13" s="3" t="n">
         <x:v>483</x:v>
       </x:c>
       <x:c r="M13" s="3" t="n">
         <x:v>448</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:13">
+      <x:c r="N13" s="3" t="n">
+        <x:v>486</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:14">
       <x:c r="B14" s="2" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>140</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K14" s="3" t="n">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L14" s="3" t="n">
         <x:v>208</x:v>
       </x:c>
       <x:c r="M14" s="3" t="n">
         <x:v>208</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:13">
+      <x:c r="N14" s="3" t="n">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:14">
       <x:c r="B15" s="2" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>199</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>249</x:v>
       </x:c>
       <x:c r="K15" s="3" t="n">
         <x:v>252</x:v>
       </x:c>
       <x:c r="L15" s="3" t="n">
         <x:v>275</x:v>
       </x:c>
       <x:c r="M15" s="3" t="n">
         <x:v>240</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:13">
+      <x:c r="N15" s="3" t="n">
+        <x:v>269</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:14">
       <x:c r="A16" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B16" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>95</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K16" s="3" t="n">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L16" s="3" t="n">
         <x:v>151</x:v>
       </x:c>
       <x:c r="M16" s="3" t="n">
         <x:v>170</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:13">
+      <x:c r="N16" s="3" t="n">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:14">
       <x:c r="B17" s="2" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K17" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L17" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="M17" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:13">
+      <x:c r="N17" s="3" t="n">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:14">
       <x:c r="B18" s="2" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K18" s="3" t="n">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L18" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
       <x:c r="M18" s="3" t="n">
         <x:v>98</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:13">
+      <x:c r="N18" s="3" t="n">
+        <x:v>106</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:14">
       <x:c r="A19" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
-        <x:v>12</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K19" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="L19" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M19" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:13">
+      <x:c r="N19" s="3" t="n">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:14">
       <x:c r="B20" s="2" t="s">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="K20" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L20" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M20" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
-    </x:row>
-    <x:row r="21" spans="1:13">
+      <x:c r="N20" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:14">
       <x:c r="B21" s="2" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I21" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="J21" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K21" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="L21" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
-    </x:row>
-    <x:row r="23" spans="1:13">
+      <x:c r="N21" s="3" t="n">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:14">
       <x:c r="A23" s="4" t="s">
-        <x:v>20</x:v>
-[...2 lines deleted...]
-    <x:row r="24" spans="1:13">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:14">
       <x:c r="A24" s="4" t="s">
-        <x:v>21</x:v>
-[...2 lines deleted...]
-    <x:row r="26" spans="1:13">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:14">
       <x:c r="A26" s="0" t="s">
-        <x:v>22</x:v>
-[...2 lines deleted...]
-    <x:row r="27" spans="1:13">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:14">
       <x:c r="A27" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-    <x:row r="29" spans="1:13">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:14">
       <x:c r="A29" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-    <x:row r="30" spans="1:13">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:14">
       <x:c r="A30" s="0" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-    <x:row r="32" spans="1:13">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:14">
       <x:c r="A32" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:14">
+      <x:c r="A33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
-    <x:row r="33" spans="1:13">
-[...4 lines deleted...]
-    <x:row r="34" spans="1:13">
+    <x:row r="34" spans="1:14">
       <x:c r="A34" s="0" t="s">
-        <x:v>27</x:v>
-[...2 lines deleted...]
-    <x:row r="35" spans="1:13">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:14">
       <x:c r="A35" s="0" t="s">
-        <x:v>28</x:v>
-[...2 lines deleted...]
-    <x:row r="37" spans="1:13">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:14">
       <x:c r="A37" s="0" t="s">
-        <x:v>29</x:v>
-[...2 lines deleted...]
-    <x:row r="38" spans="1:13">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:14">
       <x:c r="A38" s="0" t="s">
-        <x:v>30</x:v>
-[...2 lines deleted...]
-    <x:row r="40" spans="1:13">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:14">
       <x:c r="A40" s="0" t="s">
-        <x:v>31</x:v>
-[...2 lines deleted...]
-    <x:row r="42" spans="1:13">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:14">
       <x:c r="A42" s="0" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-    <x:row r="43" spans="1:13">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:14">
       <x:c r="A43" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-    <x:row r="53" spans="1:13">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:14">
       <x:c r="A53" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-    <x:row r="54" spans="1:13">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:14">
       <x:c r="A54" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>UT004</vt:lpstr>
       <vt:lpstr>UT004!Print_Area</vt:lpstr>
       <vt:lpstr>UT004!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>