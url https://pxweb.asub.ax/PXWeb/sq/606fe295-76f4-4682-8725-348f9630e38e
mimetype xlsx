--- v14 (2026-10-07)
+++ v15 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb8ba86536c4506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdfe96ce2c2b4cacb1c5a36ee7c49ab0.psmdcp" Id="R32400e896497448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R131a2944b2034b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2faceba582449e1a752f0ad853f1943.psmdcp" Id="R4acee08fe3534579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>