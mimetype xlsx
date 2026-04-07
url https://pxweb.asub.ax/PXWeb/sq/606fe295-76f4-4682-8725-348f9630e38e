--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e98091873c44b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c472e59d003418095d8548a1c4e96a8.psmdcp" Id="Rfcaaf9cbdb534d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73923692f6ce4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/092f121db677437ebd76755a5a42d47c.psmdcp" Id="Rf4cf4f184c4f4368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>