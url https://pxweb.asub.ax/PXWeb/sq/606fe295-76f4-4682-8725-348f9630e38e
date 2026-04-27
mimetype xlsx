--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73923692f6ce4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/092f121db677437ebd76755a5a42d47c.psmdcp" Id="Rf4cf4f184c4f4368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db44dcba3744c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/823f72d0e9854e37af0c8a97937c0400.psmdcp" Id="Rb5e8d2140f714dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>