--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4db44dcba3744c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/823f72d0e9854e37af0c8a97937c0400.psmdcp" Id="Rb5e8d2140f714dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0eba26e8c9f482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2df0e0a02b334889b3faaaf8d61f7dee.psmdcp" Id="R06820e09718e4656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>