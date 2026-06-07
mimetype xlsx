--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0eba26e8c9f482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2df0e0a02b334889b3faaaf8d61f7dee.psmdcp" Id="R06820e09718e4656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244326b3a965496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4532ef4d401243b98b2f64dbe6579de6.psmdcp" Id="R338dbc697d404804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>