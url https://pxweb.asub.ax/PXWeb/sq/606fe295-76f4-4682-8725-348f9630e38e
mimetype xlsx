--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R244326b3a965496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4532ef4d401243b98b2f64dbe6579de6.psmdcp" Id="R338dbc697d404804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd126e8fe9a504e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4af840bd5a6e40bfbeed57e8fb02b9ad.psmdcp" Id="Ra3af9887558c4b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>