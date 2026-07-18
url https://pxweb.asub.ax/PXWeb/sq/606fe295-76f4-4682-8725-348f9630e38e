--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd126e8fe9a504e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4af840bd5a6e40bfbeed57e8fb02b9ad.psmdcp" Id="Ra3af9887558c4b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4c85264239476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/217510ded258427b88d22f3390cbda48.psmdcp" Id="R0e1d0c6301e84307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>