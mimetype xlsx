--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e4c85264239476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/217510ded258427b88d22f3390cbda48.psmdcp" Id="R0e1d0c6301e84307" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afad9eabf664e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a90d3744b52f48fdbabd951d38becb8a.psmdcp" Id="R3c2295587a44435e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>