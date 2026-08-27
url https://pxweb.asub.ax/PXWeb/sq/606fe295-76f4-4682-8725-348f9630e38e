--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afad9eabf664e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a90d3744b52f48fdbabd951d38becb8a.psmdcp" Id="R3c2295587a44435e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4383c1d69743df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba4ed9bf61c2432a9207262272151f88.psmdcp" Id="Rfd77c37c3c484aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>