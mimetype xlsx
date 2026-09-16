--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4383c1d69743df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba4ed9bf61c2432a9207262272151f88.psmdcp" Id="Rfd77c37c3c484aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb23f4d54c2724eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9f6307650fd4a34a168205680e56ccc.psmdcp" Id="R1e58a22f79414f6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <x:si>
     <x:t>Antal elever med stöd för lärande och skolgång efter Typ av stöd, Kön och År</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>