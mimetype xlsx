--- v5 (2026-03-30)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e64092939b8446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d11c649f6164e82b81c4b923dabac3b.psmdcp" Id="Rd6f3569f027b4c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8088ec77ca4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b05df3c0dce4734b3e6271c5bd4b169.psmdcp" Id="Rf746794aa9574caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B17" authorId="0">
       <x:text>
         <x:r>