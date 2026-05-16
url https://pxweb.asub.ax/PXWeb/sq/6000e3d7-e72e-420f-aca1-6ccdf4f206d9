--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8088ec77ca4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b05df3c0dce4734b3e6271c5bd4b169.psmdcp" Id="Rf746794aa9574caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff60a3a954f4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23483d7af14040be90eb49d837a69096.psmdcp" Id="R0d2d154dcd934786" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B17" authorId="0">
       <x:text>
         <x:r>