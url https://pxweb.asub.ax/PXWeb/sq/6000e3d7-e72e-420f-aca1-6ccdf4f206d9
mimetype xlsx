--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff60a3a954f4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23483d7af14040be90eb49d837a69096.psmdcp" Id="R0d2d154dcd934786" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76139d42cd0440c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23212a280ad74165a2ef5a4e496ee931.psmdcp" Id="Ree13867a136c4e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B17" authorId="0">
       <x:text>
         <x:r>