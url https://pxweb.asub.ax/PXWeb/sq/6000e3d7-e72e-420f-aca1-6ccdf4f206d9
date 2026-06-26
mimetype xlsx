--- v8 (2026-06-05)
+++ v9 (2026-06-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76139d42cd0440c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23212a280ad74165a2ef5a4e496ee931.psmdcp" Id="Ree13867a136c4e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e1086f11704e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b264162d33a4820bd042daef7d72fe9.psmdcp" Id="R046f3804ba16466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B17" authorId="0">
       <x:text>
         <x:r>