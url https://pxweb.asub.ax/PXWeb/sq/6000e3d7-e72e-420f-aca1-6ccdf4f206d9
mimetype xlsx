--- v9 (2026-06-26)
+++ v10 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e1086f11704e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b264162d33a4820bd042daef7d72fe9.psmdcp" Id="R046f3804ba16466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0838eb79b64641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8763a56258d8458baa0b605192485f4a.psmdcp" Id="R5e059668c84e41b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B17" authorId="0">
       <x:text>
         <x:r>