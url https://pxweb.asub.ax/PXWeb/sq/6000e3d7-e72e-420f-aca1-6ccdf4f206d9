--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0838eb79b64641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8763a56258d8458baa0b605192485f4a.psmdcp" Id="R5e059668c84e41b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb793326a7bfd4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e14b518836b4234b87ed13766676e64.psmdcp" Id="R2d53d936a2204924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B17" authorId="0">
       <x:text>
         <x:r>