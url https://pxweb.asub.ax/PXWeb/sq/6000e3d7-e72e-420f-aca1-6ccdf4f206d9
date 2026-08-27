--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb793326a7bfd4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e14b518836b4234b87ed13766676e64.psmdcp" Id="R2d53d936a2204924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4dbd052ad884b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/caa150a217934ec684f0f043eb6bde92.psmdcp" Id="R00495052a4fe4c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B17" authorId="0">
       <x:text>
         <x:r>