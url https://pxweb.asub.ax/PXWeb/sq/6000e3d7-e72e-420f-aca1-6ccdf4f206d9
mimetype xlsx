--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4dbd052ad884b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/caa150a217934ec684f0f043eb6bde92.psmdcp" Id="R00495052a4fe4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d22fa108039401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aeb440b276d34ba1954267f190b9e2b4.psmdcp" Id="Rc4863cdbe7394cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B17" authorId="0">
       <x:text>
         <x:r>