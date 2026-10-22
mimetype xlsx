--- v13 (2026-09-16)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d22fa108039401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aeb440b276d34ba1954267f190b9e2b4.psmdcp" Id="Rc4863cdbe7394cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae4a6d5c0314861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcc4a1d647b14d279eccdca182c1b7a1.psmdcp" Id="Rf30345078d354c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT043" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B17" authorId="0">
       <x:text>
         <x:r>
@@ -64,51 +64,51 @@
   <x:si>
     <x:t>Study places</x:t>
   </x:si>
   <x:si>
     <x:t>Appllications</x:t>
   </x:si>
   <x:si>
     <x:t>Admissions</x:t>
   </x:si>
   <x:si>
     <x:t>Active</x:t>
   </x:si>
   <x:si>
     <x:t>Study places-applications</x:t>
   </x:si>
   <x:si>
     <x:t>Applications/study places</x:t>
   </x:si>
   <x:si>
     <x:t>Applications/admissions</x:t>
   </x:si>
   <x:si>
     <x:t>Applications/active</x:t>
   </x:si>
   <x:si>
-    <x:t>2025</x:t>
+    <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Sports</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>Media</x:t>
   </x:si>
   <x:si>
     <x:t>Music</x:t>
   </x:si>
   <x:si>
     <x:t>Creative activities</x:t>
   </x:si>
   <x:si>
     <x:t>Art and craft</x:t>
   </x:si>
   <x:si>
     <x:t>Photo</x:t>
   </x:si>
@@ -154,51 +154,51 @@
   <x:si>
     <x:t>Outdoor life and the archipelago</x:t>
   </x:si>
   <x:si>
     <x:t>Preperatory education for emergency services</x:t>
   </x:si>
   <x:si>
     <x:t>The number of applications to NYAlinjen dosent reflect all of the applications. Only the the first choice applications are included. The number of admissions may therefore be higher than the number of applicants.</x:t>
   </x:si>
   <x:si>
     <x:t>The statistics describe the admission to the autumn semester each year.</x:t>
   </x:si>
   <x:si>
     <x:t>Program:</x:t>
   </x:si>
   <x:si>
     <x:t>Wilderness and photo, adults:</x:t>
   </x:si>
   <x:si>
     <x:t>Up to 2016, the name of this program was nature photo.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20251022 09:00</x:t>
+    <x:t>20261016 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>PB 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX-22111 Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>+358 18-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
@@ -660,69 +660,69 @@
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>0.52</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="I4" s="4" t="n">
         <x:v>0.79</x:v>
       </x:c>
       <x:c r="J4" s="4" t="n">
-        <x:v>0.79</x:v>
+        <x:v>0.72</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="B5" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="I5" s="5" t="s">
@@ -950,182 +950,182 @@
       </x:c>
       <x:c r="F13" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G13" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="H13" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="I13" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J13" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="B14" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="H14" s="4" t="n">
-        <x:v>0.7</x:v>
+        <x:v>0.5</x:v>
       </x:c>
       <x:c r="I14" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J14" s="4" t="n">
-        <x:v>1.17</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="B15" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>-4</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
-        <x:v>1.67</x:v>
+        <x:v>1.17</x:v>
       </x:c>
       <x:c r="I15" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J15" s="4" t="n">
-        <x:v>1.25</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="B16" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="E16" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="F16" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="G16" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="H16" s="4" t="n">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E16" s="3" t="n">
-[...15 lines deleted...]
-        <x:v>12</x:v>
+      <x:c r="I16" s="4" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J16" s="4" t="n">
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="B17" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C17" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D17" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E17" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F17" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G17" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="H17" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="I17" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J17" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="B18" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>23</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H18" s="4" t="n">
-        <x:v>0.28</x:v>
+        <x:v>0.31</x:v>
       </x:c>
       <x:c r="I18" s="4" t="n">
-        <x:v>0.53</x:v>
+        <x:v>0.59</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
         <x:v>0.45</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="B19" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C19" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D19" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E19" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F19" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G19" s="5" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="H19" s="5" t="s">