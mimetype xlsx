--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4d0620182d4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42a94d4936374cbf8213a6a85464463f.psmdcp" Id="Ra9e0598df33246c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722ba2861aed4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae13dde5458d44c2a414f72f6b8ac5fa.psmdcp" Id="Rd66942ea945840ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 2</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 3</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 4</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 5</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 6</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 7</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 8</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 9</x:t>
   </x:si>
   <x:si>
-    <x:t>2025</x:t>
+    <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>Valfritt språk, totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>Flickor</x:t>
   </x:si>
   <x:si>
     <x:t>Pojkar</x:t>
   </x:si>
   <x:si>
     <x:t>Finska</x:t>
   </x:si>
   <x:si>
     <x:t>Tyska</x:t>
   </x:si>
   <x:si>
     <x:t>Franska</x:t>
   </x:si>
   <x:si>
     <x:t>Spanska</x:t>
   </x:si>
   <x:si>
     <x:t>Uppgifterna avser läget på hösten aktuellt år.</x:t>
   </x:si>
   <x:si>
     <x:t>Studierna i engelska, som är ett obligatoriskt språk, börjar i de flesta skolor i trean.
 Skolorna erbjuder finska, tyska eller franska som första frivilliga språk. Från och med 2021 erbjuder även vissa skolor spanska som frivilligt språk. Detta med anledning av att grundskolan på Åland fick en ny läroplan.
 På högstadiet kan man läsa två av nämnda frivilliga språk samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Bindestreck (-) betyder noll.
 Punkt (.) betyder att uppgiften är ologisk eller kan ej förekomma.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250925 09:00</x:t>
+    <x:t>20260922 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB), PB 1187, AX-22111 Mariehamn, 018-25490, info@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Procent</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -581,523 +581,523 @@
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D4" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E4" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F4" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G4" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>79.8</x:v>
+        <x:v>73.5</x:v>
       </x:c>
       <x:c r="I4" s="4" t="n">
-        <x:v>70.3</x:v>
+        <x:v>70.6</x:v>
       </x:c>
       <x:c r="J4" s="4" t="n">
-        <x:v>66.8</x:v>
+        <x:v>68.4</x:v>
       </x:c>
       <x:c r="K4" s="4" t="n">
-        <x:v>62.5</x:v>
+        <x:v>58.9</x:v>
       </x:c>
       <x:c r="L4" s="4" t="n">
-        <x:v>57.4</x:v>
+        <x:v>53.2</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="C5" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
-        <x:v>80.5</x:v>
+        <x:v>76.6</x:v>
       </x:c>
       <x:c r="I5" s="4" t="n">
-        <x:v>71.4</x:v>
+        <x:v>74.7</x:v>
       </x:c>
       <x:c r="J5" s="4" t="n">
-        <x:v>73.4</x:v>
+        <x:v>75.7</x:v>
       </x:c>
       <x:c r="K5" s="4" t="n">
-        <x:v>64.2</x:v>
+        <x:v>68.3</x:v>
       </x:c>
       <x:c r="L5" s="4" t="n">
-        <x:v>62.3</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="C6" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F6" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>79.1</x:v>
+        <x:v>70.5</x:v>
       </x:c>
       <x:c r="I6" s="4" t="n">
-        <x:v>69.2</x:v>
+        <x:v>66.5</x:v>
       </x:c>
       <x:c r="J6" s="4" t="n">
-        <x:v>60.4</x:v>
+        <x:v>60.7</x:v>
       </x:c>
       <x:c r="K6" s="4" t="n">
-        <x:v>60.7</x:v>
+        <x:v>50.3</x:v>
       </x:c>
       <x:c r="L6" s="4" t="n">
-        <x:v>52.1</x:v>
+        <x:v>50.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="B7" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>64.1</x:v>
+        <x:v>57.7</x:v>
       </x:c>
       <x:c r="I7" s="4" t="n">
-        <x:v>60.5</x:v>
+        <x:v>59.7</x:v>
       </x:c>
       <x:c r="J7" s="4" t="n">
-        <x:v>46.5</x:v>
+        <x:v>48.9</x:v>
       </x:c>
       <x:c r="K7" s="4" t="n">
-        <x:v>45.1</x:v>
+        <x:v>42.9</x:v>
       </x:c>
       <x:c r="L7" s="4" t="n">
-        <x:v>44.6</x:v>
+        <x:v>39.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="C8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>66.7</x:v>
+        <x:v>59.3</x:v>
       </x:c>
       <x:c r="I8" s="4" t="n">
-        <x:v>56.6</x:v>
+        <x:v>63.2</x:v>
       </x:c>
       <x:c r="J8" s="4" t="n">
-        <x:v>49.7</x:v>
+        <x:v>48.6</x:v>
       </x:c>
       <x:c r="K8" s="4" t="n">
-        <x:v>50.3</x:v>
+        <x:v>49.1</x:v>
       </x:c>
       <x:c r="L8" s="4" t="n">
-        <x:v>49.2</x:v>
+        <x:v>44.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="C9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>61.6</x:v>
+        <x:v>56.3</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>64.5</x:v>
+        <x:v>56.3</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>43.4</x:v>
+        <x:v>49.1</x:v>
       </x:c>
       <x:c r="K9" s="4" t="n">
-        <x:v>39.9</x:v>
+        <x:v>37.2</x:v>
       </x:c>
       <x:c r="L9" s="4" t="n">
-        <x:v>39.5</x:v>
+        <x:v>33.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="B10" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="K10" s="4" t="n">
-        <x:v>17.1</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="L10" s="4" t="n">
-        <x:v>11.4</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12">
       <x:c r="C11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>13.3</x:v>
+        <x:v>16.6</x:v>
       </x:c>
       <x:c r="K11" s="4" t="n">
-        <x:v>12.8</x:v>
+        <x:v>9.6</x:v>
       </x:c>
       <x:c r="L11" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12">
       <x:c r="C12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F12" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>10.8</x:v>
       </x:c>
       <x:c r="I12" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="J12" s="4" t="n">
-        <x:v>17.6</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K12" s="4" t="n">
-        <x:v>21.3</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="L12" s="4" t="n">
-        <x:v>13.8</x:v>
+        <x:v>16.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12">
       <x:c r="B13" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F13" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I13" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="J13" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>9.3</x:v>
       </x:c>
       <x:c r="K13" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="L13" s="4" t="n">
-        <x:v>9.7</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12">
       <x:c r="C14" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H14" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="I14" s="4" t="n">
-        <x:v>12</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="J14" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="K14" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="L14" s="4" t="n">
-        <x:v>14.2</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="C15" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F15" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="I15" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="J15" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="K15" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="L15" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="B16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="H16" s="3" t="s">
-[...3 lines deleted...]
-        <x:v>13</x:v>
+      <x:c r="H16" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="I16" s="4" t="n">
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="J16" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="K16" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="L16" s="4" t="n">
-        <x:v>12</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="C17" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="I17" s="3" t="s">
-        <x:v>13</x:v>
+      <x:c r="I17" s="4" t="n">
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>19.7</x:v>
+        <x:v>22.7</x:v>
       </x:c>
       <x:c r="K17" s="4" t="n">
-        <x:v>12.8</x:v>
+        <x:v>17.4</x:v>
       </x:c>
       <x:c r="L17" s="4" t="n">
-        <x:v>16.9</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="C18" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="H18" s="3" t="s">
-        <x:v>13</x:v>
+      <x:c r="H18" s="4" t="n">
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>10.4</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="K18" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="L18" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
         <x:v>24</x:v>