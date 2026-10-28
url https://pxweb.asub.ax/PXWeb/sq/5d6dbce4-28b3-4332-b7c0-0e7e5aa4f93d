--- v14 (2026-10-07)
+++ v15 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722ba2861aed4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae13dde5458d44c2a414f72f6b8ac5fa.psmdcp" Id="Rd66942ea945840ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230a69f814ff4458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eee7200c4b0a4d67a40df88f7cfc91bc.psmdcp" Id="R9361045190aa4122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>