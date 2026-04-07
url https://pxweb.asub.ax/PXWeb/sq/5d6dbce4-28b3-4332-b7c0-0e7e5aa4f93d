--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916382677dcc449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0aef2850a59e43ed9edb46cc27c6cfef.psmdcp" Id="Rdbbb59579505417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93b0913974841ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/909364363b134b50b17a4fd656b42caf.psmdcp" Id="R26674474ae984592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>