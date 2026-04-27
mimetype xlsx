--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93b0913974841ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/909364363b134b50b17a4fd656b42caf.psmdcp" Id="R26674474ae984592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b64a1b48ac3454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/464d21232f724081988ff3ab01fe9a3f.psmdcp" Id="Rb778d5987cf14654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>