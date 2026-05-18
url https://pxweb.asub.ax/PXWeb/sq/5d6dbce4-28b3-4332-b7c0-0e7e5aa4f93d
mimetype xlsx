--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b64a1b48ac3454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/464d21232f724081988ff3ab01fe9a3f.psmdcp" Id="Rb778d5987cf14654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25521ad150a4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14fdd203445c45de8c698cd49c56bbd8.psmdcp" Id="R0bf51f1cb6a24fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>