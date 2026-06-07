--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25521ad150a4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14fdd203445c45de8c698cd49c56bbd8.psmdcp" Id="R0bf51f1cb6a24fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aee18a88cce4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92443cdd8066427986e1cac48c9aa3bc.psmdcp" Id="R0480ddf21a374d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>