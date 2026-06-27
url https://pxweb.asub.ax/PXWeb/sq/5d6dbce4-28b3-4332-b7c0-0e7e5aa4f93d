--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aee18a88cce4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92443cdd8066427986e1cac48c9aa3bc.psmdcp" Id="R0480ddf21a374d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e0bcbd71004778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b0a321c92f54368963370502e6ac46a.psmdcp" Id="R6b1b39a2e67d49a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>