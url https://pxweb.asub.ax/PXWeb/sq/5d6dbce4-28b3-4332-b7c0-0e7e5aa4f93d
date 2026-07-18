--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e0bcbd71004778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b0a321c92f54368963370502e6ac46a.psmdcp" Id="R6b1b39a2e67d49a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7ee722a00b4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d34465370ad4d5da08281d0e2312cf0.psmdcp" Id="R1eb9ee905f9843a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>