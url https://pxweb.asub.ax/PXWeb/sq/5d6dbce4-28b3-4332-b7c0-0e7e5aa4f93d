--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7ee722a00b4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d34465370ad4d5da08281d0e2312cf0.psmdcp" Id="R1eb9ee905f9843a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeacfbeba92f4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06872a505a4e49b293458b6c6e86a0e7.psmdcp" Id="R94c5251d66da4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>