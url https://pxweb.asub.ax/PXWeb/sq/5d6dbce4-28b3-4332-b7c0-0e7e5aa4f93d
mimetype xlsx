--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeacfbeba92f4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06872a505a4e49b293458b6c6e86a0e7.psmdcp" Id="R94c5251d66da4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92c3dd7b5dc41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/921d2afe5f6b4157b710afe367b07cec.psmdcp" Id="Rd8d8671090f84830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>