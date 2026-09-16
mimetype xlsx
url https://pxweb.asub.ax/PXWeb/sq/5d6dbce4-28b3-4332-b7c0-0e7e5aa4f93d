--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92c3dd7b5dc41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/921d2afe5f6b4157b710afe367b07cec.psmdcp" Id="Rd8d8671090f84830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4d0620182d4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42a94d4936374cbf8213a6a85464463f.psmdcp" Id="Ra9e0598df33246c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Andel grundskoleelever som läser frivilliga språk efter År, Språk, Kön och Årskurs</x:t>
   </x:si>
   <x:si>
     <x:t>Åk 1</x:t>
   </x:si>
   <x:si>