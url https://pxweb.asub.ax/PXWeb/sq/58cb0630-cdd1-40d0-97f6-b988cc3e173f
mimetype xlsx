--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4602944d5f492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bd6ce0fdf304430b21037a94a31bf34.psmdcp" Id="Rbf5c9767a2334f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54ef3d92c8a4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61107a46754a4384a140c728c569d881.psmdcp" Id="R7b69625b137549a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ022" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Utrikes sjötransporter efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>