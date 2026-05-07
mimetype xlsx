--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54ef3d92c8a4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61107a46754a4384a140c728c569d881.psmdcp" Id="R7b69625b137549a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59deb3bb524d4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6ba6a1c7f214d1bab87794ba801dc76.psmdcp" Id="R8972c93a46a44348" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ022" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Utrikes sjötransporter efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>