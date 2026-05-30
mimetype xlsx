--- v6 (2026-05-07)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59deb3bb524d4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6ba6a1c7f214d1bab87794ba801dc76.psmdcp" Id="R8972c93a46a44348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfcc04a45384a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf956dc6d9f6409fa79a1d4d71a14a1a.psmdcp" Id="Rd71db3aec8864531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ022" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Utrikes sjötransporter efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>