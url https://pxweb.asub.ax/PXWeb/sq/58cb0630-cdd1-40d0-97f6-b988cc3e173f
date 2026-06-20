--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dfcc04a45384a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf956dc6d9f6409fa79a1d4d71a14a1a.psmdcp" Id="Rd71db3aec8864531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb27b6af29a142e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c120d326328846e7851962d92f0ff34d.psmdcp" Id="R28da897fad514b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ022" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Utrikes sjötransporter efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>