--- v8 (2026-06-20)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb27b6af29a142e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c120d326328846e7851962d92f0ff34d.psmdcp" Id="R28da897fad514b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b0a2e0e4c04907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ac0666099d8483986aebd2eff2cfa09.psmdcp" Id="Rbb399745c3644068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ022" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Utrikes sjötransporter efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>