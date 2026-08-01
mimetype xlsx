--- v9 (2026-07-11)
+++ v10 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b0a2e0e4c04907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ac0666099d8483986aebd2eff2cfa09.psmdcp" Id="Rbb399745c3644068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084fbe38a59941d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80e22687b1d54db2ba25c70f0a819e4b.psmdcp" Id="R79743da6dbc84fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ022" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Utrikes sjötransporter efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>