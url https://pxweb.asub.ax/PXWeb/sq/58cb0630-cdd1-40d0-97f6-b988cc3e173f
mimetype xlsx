--- v10 (2026-08-01)
+++ v11 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R084fbe38a59941d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80e22687b1d54db2ba25c70f0a819e4b.psmdcp" Id="R79743da6dbc84fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c416a16c77d4fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0d6b2099ad84eefac593d9e31579232.psmdcp" Id="Ref4116684e754e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ022" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Utrikes sjötransporter efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>