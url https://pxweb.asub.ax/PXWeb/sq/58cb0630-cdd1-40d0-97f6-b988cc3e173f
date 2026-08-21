--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c416a16c77d4fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0d6b2099ad84eefac593d9e31579232.psmdcp" Id="Ref4116684e754e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821bc292bafe4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/957d653a902b4daf87269b166480da1a.psmdcp" Id="R7f3396ecd0f5483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ022" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Utrikes sjötransporter efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>