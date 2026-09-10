--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821bc292bafe4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/957d653a902b4daf87269b166480da1a.psmdcp" Id="R7f3396ecd0f5483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe69398669984cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/543c58329cab4d67bb49d9eb9d6c05e0.psmdcp" Id="Raa9ce77ea11d4b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ022" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Utrikes sjötransporter efter riktning, varuslag och år</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>