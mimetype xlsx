--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe0762681d1435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce4184ea87894917bfd7103d72a013f7.psmdcp" Id="R45936d197cb3483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d276f1ba5a46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49ef7b73fc8c4b2daf35c977dbf84a19.psmdcp" Id="Rde2bf26cd5ca4017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>