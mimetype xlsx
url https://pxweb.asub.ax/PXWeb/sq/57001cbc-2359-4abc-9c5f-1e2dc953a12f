--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d276f1ba5a46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49ef7b73fc8c4b2daf35c977dbf84a19.psmdcp" Id="Rde2bf26cd5ca4017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b785e1427e47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53ad61f249f740a4a46733eb856c5707.psmdcp" Id="Rafe6da069eae403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>