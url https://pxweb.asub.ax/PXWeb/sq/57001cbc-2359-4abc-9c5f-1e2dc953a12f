--- v6 (2026-05-07)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0b785e1427e47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53ad61f249f740a4a46733eb856c5707.psmdcp" Id="Rafe6da069eae403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c03882f1d3444ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc0905e3d16e41cd8c4bc06bc74b3e3e.psmdcp" Id="R7880e67961c4463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>