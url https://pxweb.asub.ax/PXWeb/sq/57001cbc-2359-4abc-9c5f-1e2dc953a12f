--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c03882f1d3444ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc0905e3d16e41cd8c4bc06bc74b3e3e.psmdcp" Id="R7880e67961c4463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b3a0a81a4b4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25543bb371144336b5b1617681da13a1.psmdcp" Id="Rcd07d9b4d1884880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>