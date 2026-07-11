--- v8 (2026-06-20)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b3a0a81a4b4a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/25543bb371144336b5b1617681da13a1.psmdcp" Id="Rcd07d9b4d1884880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R601e8c77150742bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/606ee079c93a419bb80744827b39db95.psmdcp" Id="Rf267983690d74b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>