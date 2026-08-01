--- v9 (2026-07-11)
+++ v10 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R601e8c77150742bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/606ee079c93a419bb80744827b39db95.psmdcp" Id="Rf267983690d74b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e90ca7b4cf4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6949788bf8d9487a9ac9236915680fae.psmdcp" Id="R45f138a1ba4a422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>