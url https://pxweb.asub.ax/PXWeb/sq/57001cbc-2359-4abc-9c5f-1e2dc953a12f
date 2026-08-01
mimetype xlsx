--- v10 (2026-08-01)
+++ v11 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e90ca7b4cf4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6949788bf8d9487a9ac9236915680fae.psmdcp" Id="R45f138a1ba4a422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578867354c224d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aebf7fd7d8424e7bbff6bff15355df8a.psmdcp" Id="R72c70226505349a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>