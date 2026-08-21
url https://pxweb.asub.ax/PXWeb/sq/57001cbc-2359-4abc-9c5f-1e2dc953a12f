--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578867354c224d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aebf7fd7d8424e7bbff6bff15355df8a.psmdcp" Id="R72c70226505349a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bafc682601548ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8062c9812b2471a9237072a06f3f7e4.psmdcp" Id="R4d7ae8127c944684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>