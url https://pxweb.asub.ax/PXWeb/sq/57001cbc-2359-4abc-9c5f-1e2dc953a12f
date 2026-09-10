--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bafc682601548ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8062c9812b2471a9237072a06f3f7e4.psmdcp" Id="R4d7ae8127c944684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97817136149549a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b265bb8820547a1bb193394dc66e211.psmdcp" Id="Rb0da5e7da5b04947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ101" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <x:si>
     <x:t>Priset på lågsvavlig marindiesel (LSMGO) i Rotterdam 2014-2025 (USD/ton), efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>januari</x:t>
   </x:si>
   <x:si>