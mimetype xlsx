--- v3 (2026-03-23)
+++ v4 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9b785d22089478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e97f46238ae14b2388ac454a49b0719d.psmdcp" Id="R072e6d411b2b4aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d93d0ec4b8f4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/740029da9b9a420d983c15a56c4460ed.psmdcp" Id="R3e7f74eb8ef04fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Brott och deras uppklarning, Brott som kommit till myndigh. kännedom efter Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>