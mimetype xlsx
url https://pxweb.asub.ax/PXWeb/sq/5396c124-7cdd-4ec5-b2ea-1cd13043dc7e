--- v4 (2026-04-28)
+++ v5 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d93d0ec4b8f4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/740029da9b9a420d983c15a56c4460ed.psmdcp" Id="R3e7f74eb8ef04fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ccc62ddd754408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff22a5220a7842b994229862f2dd3b92.psmdcp" Id="R6f198c42c9b04c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Brott och deras uppklarning, Brott som kommit till myndigh. kännedom efter Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>