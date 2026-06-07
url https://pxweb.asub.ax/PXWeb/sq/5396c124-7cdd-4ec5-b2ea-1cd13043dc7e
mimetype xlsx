--- v5 (2026-05-18)
+++ v6 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87ccc62ddd754408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff22a5220a7842b994229862f2dd3b92.psmdcp" Id="R6f198c42c9b04c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb045d8844d7c4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f4fb2be3ea64c388fffcdfe1848c36d.psmdcp" Id="R9024f3fc13814127" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
   <x:si>
     <x:t>Brott och deras uppklarning, Brott som kommit till myndigh. kännedom efter Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>