--- v6 (2026-06-07)
+++ v7 (2026-06-28)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb045d8844d7c4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f4fb2be3ea64c388fffcdfe1848c36d.psmdcp" Id="R9024f3fc13814127" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c508dd84b3462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e65aaf570a414ec1bd307fb429d442ae.psmdcp" Id="Rc99945fd65404b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="71">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Brott och deras uppklarning, Brott som kommit till myndigh. kännedom efter Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>
     <x:t>1981</x:t>
   </x:si>
   <x:si>
     <x:t>1982</x:t>
   </x:si>
   <x:si>
     <x:t>1983</x:t>
   </x:si>
   <x:si>
     <x:t>1984</x:t>
   </x:si>
   <x:si>
     <x:t>1985</x:t>
   </x:si>
   <x:si>
     <x:t>1986</x:t>
   </x:si>
   <x:si>
@@ -148,90 +148,93 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>
+    <x:t>Brott mot liv och hälsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sexualbrott</x:t>
+  </x:si>
+  <x:si>
     <x:t>Egendomsbrott</x:t>
   </x:si>
   <x:si>
-    <x:t>Brott mot liv och hälsa</x:t>
-[...2 lines deleted...]
-    <x:t>Sexualbrott</x:t>
+    <x:t>Trafikbrott</x:t>
   </x:si>
   <x:si>
     <x:t>Brott mot rättskipning., myndigh. och allmän ordn.</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Trafikbrott</x:t>
   </x:si>
   <x:si>
     <x:t>Övriga strafflagsbrott</x:t>
   </x:si>
   <x:si>
     <x:t>Brott som kommit till myndigheternas kännedom på Åland avser brott begångna på Åland.
 Om brottets geografiska plats är oklar bestäms brottsplatsen till den plats brottet har blivit rapporterat.
 Brott begångna på färjor som anlöper till och från Åland ska rapporteras enligt färjans position när brottet begås.</x:t>
   </x:si>
   <x:si>
     <x:t>Endast brott mot strafflagen redovisas, förseelser finns därför inte med i denna statistik.
 Ett brott anses var uppklarat när sakförhållanden, parter och övriga omständigheter som förutsätts för en rättegång är utredda.</x:t>
   </x:si>
   <x:si>
     <x:t>När man jämför brottsstatistik historiskt måste man ta hänsyn till att ändringar i strafflagen kan påverka statistiken kraftigt. En annan faktor att ta i beaktande är att viljan att rapportera olika typer av brott varierar med tiden.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> &lt;U&gt;&lt;A HREF=https://www.asub.ax/sv/beskrivning-statistiken-om-rattsvasendet TARGET=_blank&gt;Beskrivning av statistiken&lt;/A&gt;&lt;/U&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250606 09:00</x:t>
+    <x:t>20260601 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>018-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>PB 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX-22111 Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
@@ -619,66 +622,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:AT45"/>
+  <x:dimension ref="A1:AU45"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="46" width="6.090625" style="0" customWidth="1"/>
+    <x:col min="2" max="47" width="6.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:46">
+    <x:row r="1" spans="1:47">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:46">
+    <x:row r="3" spans="1:47">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
@@ -770,54 +773,57 @@
       </x:c>
       <x:c r="AM3" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="AN3" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="AO3" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="AP3" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="AQ3" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="AR3" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="AS3" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="AT3" s="2" t="s">
         <x:v>45</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:46">
+      <x:c r="AU3" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:47">
       <x:c r="A4" s="2" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="3" t="n">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>1956</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>1725</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>1590</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>1580</x:v>
       </x:c>
@@ -910,754 +916,772 @@
       </x:c>
       <x:c r="AM4" s="3" t="n">
         <x:v>2089</x:v>
       </x:c>
       <x:c r="AN4" s="3" t="n">
         <x:v>1885</x:v>
       </x:c>
       <x:c r="AO4" s="3" t="n">
         <x:v>1993</x:v>
       </x:c>
       <x:c r="AP4" s="3" t="n">
         <x:v>1945</x:v>
       </x:c>
       <x:c r="AQ4" s="3" t="n">
         <x:v>1794</x:v>
       </x:c>
       <x:c r="AR4" s="3" t="n">
         <x:v>2020</x:v>
       </x:c>
       <x:c r="AS4" s="3" t="n">
         <x:v>1884</x:v>
       </x:c>
       <x:c r="AT4" s="3" t="n">
         <x:v>1967</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:46">
+      <x:c r="AU4" s="3" t="n">
+        <x:v>1987</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:47">
       <x:c r="A5" s="2" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C5" s="3" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D5" s="3" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E5" s="3" t="n">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F5" s="3" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G5" s="3" t="n">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H5" s="3" t="n">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="I5" s="3" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="J5" s="3" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="K5" s="3" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="L5" s="3" t="n">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="M5" s="3" t="n">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="N5" s="3" t="n">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="O5" s="3" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="P5" s="3" t="n">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="Q5" s="3" t="n">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="R5" s="3" t="n">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="S5" s="3" t="n">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="T5" s="3" t="n">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="U5" s="3" t="n">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="V5" s="3" t="n">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="W5" s="3" t="n">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="X5" s="3" t="n">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="Y5" s="3" t="n">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Z5" s="3" t="n">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="AA5" s="3" t="n">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="AB5" s="3" t="n">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="AC5" s="3" t="n">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="AD5" s="3" t="n">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="AE5" s="3" t="n">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="AF5" s="3" t="n">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="AG5" s="3" t="n">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="AH5" s="3" t="n">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="AI5" s="3" t="n">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="AJ5" s="3" t="n">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="AK5" s="3" t="n">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="AL5" s="3" t="n">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="AM5" s="3" t="n">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="AN5" s="3" t="n">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="AO5" s="3" t="n">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="AP5" s="3" t="n">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="AQ5" s="3" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="AR5" s="3" t="n">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="AS5" s="3" t="n">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="AT5" s="3" t="n">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="AU5" s="3" t="n">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:47">
+      <x:c r="A6" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B6" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C6" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="D6" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="E6" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F6" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="G6" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="H6" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="I6" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="J6" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="K6" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="L6" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="M6" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="N6" s="3" t="n">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="O6" s="3" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="P6" s="3" t="n">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="Q6" s="3" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="R6" s="3" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="S6" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="T6" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="U6" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="V6" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="W6" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="X6" s="3" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="Y6" s="3" t="n">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="Z6" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="AA6" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="AB6" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="AC6" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="AD6" s="3" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="AE6" s="3" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="AF6" s="3" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="AG6" s="3" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="AH6" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="AI6" s="3" t="n">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="AJ6" s="3" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="AK6" s="3" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="AL6" s="3" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="AM6" s="3" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="AN6" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="AO6" s="3" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="AP6" s="3" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="AQ6" s="3" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="AR6" s="3" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="AS6" s="3" t="n">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="AT6" s="3" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="AU6" s="3" t="n">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:47">
+      <x:c r="A7" s="2" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="n">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="C5" s="3" t="n">
+      <x:c r="C7" s="3" t="n">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="D5" s="3" t="n">
+      <x:c r="D7" s="3" t="n">
         <x:v>990</x:v>
       </x:c>
-      <x:c r="E5" s="3" t="n">
+      <x:c r="E7" s="3" t="n">
         <x:v>875</x:v>
       </x:c>
-      <x:c r="F5" s="3" t="n">
+      <x:c r="F7" s="3" t="n">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="G5" s="3" t="n">
+      <x:c r="G7" s="3" t="n">
         <x:v>864</x:v>
       </x:c>
-      <x:c r="H5" s="3" t="n">
+      <x:c r="H7" s="3" t="n">
         <x:v>929</x:v>
       </x:c>
-      <x:c r="I5" s="3" t="n">
+      <x:c r="I7" s="3" t="n">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="J5" s="3" t="n">
+      <x:c r="J7" s="3" t="n">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="K5" s="3" t="n">
+      <x:c r="K7" s="3" t="n">
         <x:v>1279</x:v>
       </x:c>
-      <x:c r="L5" s="3" t="n">
+      <x:c r="L7" s="3" t="n">
         <x:v>1694</x:v>
       </x:c>
-      <x:c r="M5" s="3" t="n">
+      <x:c r="M7" s="3" t="n">
         <x:v>1330</x:v>
       </x:c>
-      <x:c r="N5" s="3" t="n">
+      <x:c r="N7" s="3" t="n">
         <x:v>1228</x:v>
       </x:c>
-      <x:c r="O5" s="3" t="n">
+      <x:c r="O7" s="3" t="n">
         <x:v>1422</x:v>
       </x:c>
-      <x:c r="P5" s="3" t="n">
+      <x:c r="P7" s="3" t="n">
         <x:v>1543</x:v>
       </x:c>
-      <x:c r="Q5" s="3" t="n">
+      <x:c r="Q7" s="3" t="n">
         <x:v>1398</x:v>
       </x:c>
-      <x:c r="R5" s="3" t="n">
+      <x:c r="R7" s="3" t="n">
         <x:v>1186</x:v>
       </x:c>
-      <x:c r="S5" s="3" t="n">
+      <x:c r="S7" s="3" t="n">
         <x:v>1342</x:v>
       </x:c>
-      <x:c r="T5" s="3" t="n">
+      <x:c r="T7" s="3" t="n">
         <x:v>1432</x:v>
       </x:c>
-      <x:c r="U5" s="3" t="n">
+      <x:c r="U7" s="3" t="n">
         <x:v>1350</x:v>
       </x:c>
-      <x:c r="V5" s="3" t="n">
+      <x:c r="V7" s="3" t="n">
         <x:v>1296</x:v>
       </x:c>
-      <x:c r="W5" s="3" t="n">
+      <x:c r="W7" s="3" t="n">
         <x:v>1192</x:v>
       </x:c>
-      <x:c r="X5" s="3" t="n">
+      <x:c r="X7" s="3" t="n">
         <x:v>1173</x:v>
       </x:c>
-      <x:c r="Y5" s="3" t="n">
+      <x:c r="Y7" s="3" t="n">
         <x:v>1140</x:v>
       </x:c>
-      <x:c r="Z5" s="3" t="n">
+      <x:c r="Z7" s="3" t="n">
         <x:v>1056</x:v>
       </x:c>
-      <x:c r="AA5" s="3" t="n">
+      <x:c r="AA7" s="3" t="n">
         <x:v>1145</x:v>
       </x:c>
-      <x:c r="AB5" s="3" t="n">
+      <x:c r="AB7" s="3" t="n">
         <x:v>1062</x:v>
       </x:c>
-      <x:c r="AC5" s="3" t="n">
+      <x:c r="AC7" s="3" t="n">
         <x:v>1140</x:v>
       </x:c>
-      <x:c r="AD5" s="3" t="n">
+      <x:c r="AD7" s="3" t="n">
         <x:v>1285</x:v>
       </x:c>
-      <x:c r="AE5" s="3" t="n">
+      <x:c r="AE7" s="3" t="n">
         <x:v>1039</x:v>
       </x:c>
-      <x:c r="AF5" s="3" t="n">
+      <x:c r="AF7" s="3" t="n">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="AG5" s="3" t="n">
+      <x:c r="AG7" s="3" t="n">
         <x:v>1052</x:v>
       </x:c>
-      <x:c r="AH5" s="3" t="n">
+      <x:c r="AH7" s="3" t="n">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="AI5" s="3" t="n">
+      <x:c r="AI7" s="3" t="n">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="AJ5" s="3" t="n">
+      <x:c r="AJ7" s="3" t="n">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="AK5" s="3" t="n">
+      <x:c r="AK7" s="3" t="n">
         <x:v>919</x:v>
       </x:c>
-      <x:c r="AL5" s="3" t="n">
+      <x:c r="AL7" s="3" t="n">
         <x:v>884</x:v>
       </x:c>
-      <x:c r="AM5" s="3" t="n">
+      <x:c r="AM7" s="3" t="n">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="AN5" s="3" t="n">
+      <x:c r="AN7" s="3" t="n">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="AO5" s="3" t="n">
+      <x:c r="AO7" s="3" t="n">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="AP5" s="3" t="n">
+      <x:c r="AP7" s="3" t="n">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="AQ5" s="3" t="n">
+      <x:c r="AQ7" s="3" t="n">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="AR5" s="3" t="n">
+      <x:c r="AR7" s="3" t="n">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="AS5" s="3" t="n">
+      <x:c r="AS7" s="3" t="n">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="AT5" s="3" t="n">
+      <x:c r="AT7" s="3" t="n">
         <x:v>699</x:v>
       </x:c>
-    </x:row>
-[...4 lines deleted...]
-      <x:c r="B6" s="3" t="n">
+      <x:c r="AU7" s="3" t="n">
+        <x:v>605</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:47">
+      <x:c r="A8" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="n">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C8" s="3" t="n">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="D8" s="3" t="n">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E8" s="3" t="n">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="F8" s="3" t="n">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="G8" s="3" t="n">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="H8" s="3" t="n">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="I8" s="3" t="n">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="J8" s="3" t="n">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="K8" s="3" t="n">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="L8" s="3" t="n">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="M8" s="3" t="n">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="N8" s="3" t="n">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="O8" s="3" t="n">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="P8" s="3" t="n">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="Q8" s="3" t="n">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="R8" s="3" t="n">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="S8" s="3" t="n">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="T8" s="3" t="n">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="U8" s="3" t="n">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="V8" s="3" t="n">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="W8" s="3" t="n">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="X8" s="3" t="n">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="Y8" s="3" t="n">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="Z8" s="3" t="n">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="AA8" s="3" t="n">
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="AB8" s="3" t="n">
+        <x:v>1142</x:v>
+      </x:c>
+      <x:c r="AC8" s="3" t="n">
+        <x:v>1102</x:v>
+      </x:c>
+      <x:c r="AD8" s="3" t="n">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="AE8" s="3" t="n">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="AF8" s="3" t="n">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="AG8" s="3" t="n">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="AH8" s="3" t="n">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="AI8" s="3" t="n">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="AJ8" s="3" t="n">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="AK8" s="3" t="n">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="AL8" s="3" t="n">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="AM8" s="3" t="n">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="AN8" s="3" t="n">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="AO8" s="3" t="n">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="AP8" s="3" t="n">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="AQ8" s="3" t="n">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="AR8" s="3" t="n">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="AS8" s="3" t="n">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="AT8" s="3" t="n">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="AU8" s="3" t="n">
+        <x:v>660</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:47">
+      <x:c r="A9" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C9" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="D9" s="3" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="E9" s="3" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="F9" s="3" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G9" s="3" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H9" s="3" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I9" s="3" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="J9" s="3" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="K9" s="3" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="L9" s="3" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="M9" s="3" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="N9" s="3" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="O9" s="3" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="P9" s="3" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="Q9" s="3" t="n">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="R9" s="3" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="S9" s="3" t="n">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="T9" s="3" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="U9" s="3" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="V9" s="3" t="n">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="W9" s="3" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="X9" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C6" s="3" t="n">
+      <x:c r="Y9" s="3" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="Z9" s="3" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="AA9" s="3" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="AB9" s="3" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="AC9" s="3" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="AD9" s="3" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="AE9" s="3" t="n">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="AF9" s="3" t="n">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D6" s="3" t="n">
-[...366 lines deleted...]
-      <x:c r="AG8" s="3" t="n">
+      <x:c r="AG9" s="3" t="n">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="AH8" s="3" t="n">
+      <x:c r="AH9" s="3" t="n">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="AI8" s="3" t="n">
+      <x:c r="AI9" s="3" t="n">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="AJ8" s="3" t="n">
+      <x:c r="AJ9" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="AK8" s="3" t="n">
+      <x:c r="AK9" s="3" t="n">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="AL8" s="3" t="n">
+      <x:c r="AL9" s="3" t="n">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="AM8" s="3" t="n">
+      <x:c r="AM9" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="AN8" s="3" t="n">
+      <x:c r="AN9" s="3" t="n">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="AO8" s="3" t="n">
+      <x:c r="AO9" s="3" t="n">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="AP8" s="3" t="n">
+      <x:c r="AP9" s="3" t="n">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="AQ8" s="3" t="n">
+      <x:c r="AQ9" s="3" t="n">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="AR8" s="3" t="n">
+      <x:c r="AR9" s="3" t="n">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="AS8" s="3" t="n">
+      <x:c r="AS9" s="3" t="n">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="AT8" s="3" t="n">
+      <x:c r="AT9" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-    <x:row r="10" spans="1:46">
+      <x:c r="AU9" s="3" t="n">
+        <x:v>79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:47">
       <x:c r="A10" s="2" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
@@ -1750,144 +1774,147 @@
       </x:c>
       <x:c r="AM10" s="3" t="n">
         <x:v>470</x:v>
       </x:c>
       <x:c r="AN10" s="3" t="n">
         <x:v>353</x:v>
       </x:c>
       <x:c r="AO10" s="3" t="n">
         <x:v>383</x:v>
       </x:c>
       <x:c r="AP10" s="3" t="n">
         <x:v>372</x:v>
       </x:c>
       <x:c r="AQ10" s="3" t="n">
         <x:v>302</x:v>
       </x:c>
       <x:c r="AR10" s="3" t="n">
         <x:v>385</x:v>
       </x:c>
       <x:c r="AS10" s="3" t="n">
         <x:v>336</x:v>
       </x:c>
       <x:c r="AT10" s="3" t="n">
         <x:v>362</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:46">
+      <x:c r="AU10" s="3" t="n">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:47">
       <x:c r="A12" s="4" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-    <x:row r="13" spans="1:46">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:47">
       <x:c r="A13" s="4" t="s">
-        <x:v>54</x:v>
-[...2 lines deleted...]
-    <x:row r="14" spans="1:46">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:47">
       <x:c r="A14" s="4" t="s">
-        <x:v>55</x:v>
-[...2 lines deleted...]
-    <x:row r="15" spans="1:46">
+        <x:v>56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:47">
       <x:c r="A15" s="4" t="s">
-        <x:v>56</x:v>
-[...2 lines deleted...]
-    <x:row r="17" spans="1:46">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:47">
       <x:c r="A17" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-    <x:row r="18" spans="1:46">
+        <x:v>58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:47">
       <x:c r="A18" s="0" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-    <x:row r="20" spans="1:46">
+        <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:47">
       <x:c r="A20" s="0" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-    <x:row r="21" spans="1:46">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:47">
       <x:c r="A21" s="0" t="s">
-        <x:v>60</x:v>
-[...2 lines deleted...]
-    <x:row r="23" spans="1:46">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:47">
       <x:c r="A23" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:47">
+      <x:c r="A24" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:47">
+      <x:c r="A25" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:47">
+      <x:c r="A27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:46">
-[...14 lines deleted...]
-    <x:row r="28" spans="1:46">
+    <x:row r="28" spans="1:47">
       <x:c r="A28" s="0" t="s">
-        <x:v>64</x:v>
-[...2 lines deleted...]
-    <x:row r="29" spans="1:46">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:47">
       <x:c r="A29" s="0" t="s">
-        <x:v>65</x:v>
-[...2 lines deleted...]
-    <x:row r="31" spans="1:46">
+        <x:v>66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:47">
       <x:c r="A31" s="0" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-    <x:row r="33" spans="1:46">
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:47">
       <x:c r="A33" s="0" t="s">
-        <x:v>67</x:v>
-[...2 lines deleted...]
-    <x:row r="34" spans="1:46">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:47">
       <x:c r="A34" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-    <x:row r="44" spans="1:46">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:47">
       <x:c r="A44" s="0" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-    <x:row r="45" spans="1:46">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:47">
       <x:c r="A45" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>RV001</vt:lpstr>
       <vt:lpstr>RV001!Print_Area</vt:lpstr>
       <vt:lpstr>RV001!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>