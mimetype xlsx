--- v7 (2026-06-28)
+++ v8 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c508dd84b3462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e65aaf570a414ec1bd307fb429d442ae.psmdcp" Id="Rc99945fd65404b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f6e514cc7a42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e4a0c2a579d4e30ba06d283f55a1941.psmdcp" Id="R0aa7512a7b0a42dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Brott och deras uppklarning, Brott som kommit till myndigh. kännedom efter Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>