--- v8 (2026-07-25)
+++ v9 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87f6e514cc7a42b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e4a0c2a579d4e30ba06d283f55a1941.psmdcp" Id="R0aa7512a7b0a42dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e83231ee5044c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2d69a1830fb432b9d489c6533234281.psmdcp" Id="Rc2b64c9045d7426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Brott och deras uppklarning, Brott som kommit till myndigh. kännedom efter Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>