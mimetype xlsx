--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e83231ee5044c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2d69a1830fb432b9d489c6533234281.psmdcp" Id="Rc2b64c9045d7426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf97498544b8d4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/743fe1108e2e486f82778c071fc93aa8.psmdcp" Id="Rd3f187bf3ebc42bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV001" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="72">
   <x:si>
     <x:t>Brott och deras uppklarning, Brott som kommit till myndigh. kännedom efter Typ av brott och År</x:t>
   </x:si>
   <x:si>
     <x:t>1980</x:t>
   </x:si>
   <x:si>