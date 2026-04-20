--- v4 (2026-03-26)
+++ v5 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fbabf8761434c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf06952fc6f54d0daad141d956eeaa07.psmdcp" Id="R1de73504d5a74c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f872ed87edd4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42f3d8667fc74c3eb6e6d39a1bae3f96.psmdcp" Id="R49eb75b822944fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Mother tounge and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>