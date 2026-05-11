--- v5 (2026-04-20)
+++ v6 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f872ed87edd4ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/42f3d8667fc74c3eb6e6d39a1bae3f96.psmdcp" Id="R49eb75b822944fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5fa2c557ba4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9589f84efed44ee28b96f9bab6e344c0.psmdcp" Id="Re8510c8c007d46d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Mother tounge and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>