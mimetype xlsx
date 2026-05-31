--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5fa2c557ba4d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9589f84efed44ee28b96f9bab6e344c0.psmdcp" Id="Re8510c8c007d46d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc641bed7824670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65ca0b53e7e74a4f8bf4e7303fc0623c.psmdcp" Id="R17baf312741f4165" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Mother tounge and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>