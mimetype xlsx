--- v7 (2026-05-31)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc641bed7824670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65ca0b53e7e74a4f8bf4e7303fc0623c.psmdcp" Id="R17baf312741f4165" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5350a818bd864318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7edf75c0fb24d5590486a9c9325c612.psmdcp" Id="Rbe56b397612f49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Mother tounge and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>