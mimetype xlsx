--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5350a818bd864318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7edf75c0fb24d5590486a9c9325c612.psmdcp" Id="Rbe56b397612f49a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b44b237626041b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65a9e7d1a8874623a986ba23e667a2f3.psmdcp" Id="Rc297e6504a5f4710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Mother tounge and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>