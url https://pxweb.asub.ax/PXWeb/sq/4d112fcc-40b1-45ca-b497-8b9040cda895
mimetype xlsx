--- v9 (2026-07-10)
+++ v10 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b44b237626041b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65a9e7d1a8874623a986ba23e667a2f3.psmdcp" Id="Rc297e6504a5f4710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc9cb1f83264075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04c4a21b722c4a3a9c7f86e72cf62e02.psmdcp" Id="R609c80cac8b441bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Mother tounge and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>