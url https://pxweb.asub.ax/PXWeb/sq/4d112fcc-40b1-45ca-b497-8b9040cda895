--- v10 (2026-07-30)
+++ v11 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc9cb1f83264075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04c4a21b722c4a3a9c7f86e72cf62e02.psmdcp" Id="R609c80cac8b441bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa66aaf8b6044105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c58d61f42794a5db4c6acd2d4d3b468.psmdcp" Id="R13fa7d734e19430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="50" uniqueCount="50">
   <x:si>
     <x:t>Number of pupils in comprehensive school by Mother tounge and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>