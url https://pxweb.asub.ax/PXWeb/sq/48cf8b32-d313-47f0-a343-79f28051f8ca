--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628d615058ac4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19ef1ae6641f4455a58b3ceec91e893f.psmdcp" Id="R1fe401a4788d4065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e21403afa84789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03811aa1561c47b9a148a395b43c6c62.psmdcp" Id="R97823dd7f5be49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Graduated students from the Åland University of Applied Sciences by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>