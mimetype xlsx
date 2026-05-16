--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1e21403afa84789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03811aa1561c47b9a148a395b43c6c62.psmdcp" Id="R97823dd7f5be49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc100438d357645a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57e4efeb7f8647fc9df62a06fd4d53e1.psmdcp" Id="R787548884b864b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Graduated students from the Åland University of Applied Sciences by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>