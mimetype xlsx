--- v2 (2026-05-16)
+++ v3 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc100438d357645a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57e4efeb7f8647fc9df62a06fd4d53e1.psmdcp" Id="R787548884b864b47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716abb814f1d4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84e33f06ae194beab52da62b9551a1ec.psmdcp" Id="Receeed9e9ff2428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Graduated students from the Åland University of Applied Sciences by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>