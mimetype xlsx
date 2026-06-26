--- v3 (2026-06-05)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716abb814f1d4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/84e33f06ae194beab52da62b9551a1ec.psmdcp" Id="Receeed9e9ff2428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e19fa522c50497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/884bd136a7354795bd78552ddfcd947e.psmdcp" Id="Rd3dfa23eb096462f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Graduated students from the Åland University of Applied Sciences by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>