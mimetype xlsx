--- v4 (2026-06-26)
+++ v5 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e19fa522c50497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/884bd136a7354795bd78552ddfcd947e.psmdcp" Id="Rd3dfa23eb096462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5113e2679c084c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfca985ac0fd4cc5af5b3b4e11050610.psmdcp" Id="R4a79ec61ee3a4c59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Graduated students from the Åland University of Applied Sciences by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>