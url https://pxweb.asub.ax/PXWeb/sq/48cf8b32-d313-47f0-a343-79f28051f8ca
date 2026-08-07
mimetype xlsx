--- v5 (2026-07-18)
+++ v6 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5113e2679c084c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfca985ac0fd4cc5af5b3b4e11050610.psmdcp" Id="R4a79ec61ee3a4c59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1dab8d62fb44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd3adc1ceb974440813e1e639d246a9d.psmdcp" Id="R93219c4d62f34c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Graduated students from the Åland University of Applied Sciences by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>