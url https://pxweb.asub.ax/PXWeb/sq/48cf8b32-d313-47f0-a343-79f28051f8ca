--- v6 (2026-08-07)
+++ v7 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f1dab8d62fb44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd3adc1ceb974440813e1e639d246a9d.psmdcp" Id="R93219c4d62f34c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d66d47f1794fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e093ddf9c0db426f8cb3342515057753.psmdcp" Id="R3358e92631f74b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Graduated students from the Åland University of Applied Sciences by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>