--- v7 (2026-08-27)
+++ v8 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d66d47f1794fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e093ddf9c0db426f8cb3342515057753.psmdcp" Id="R3358e92631f74b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc324e47ef4c64f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ff3d3bea00c4c35a2ff59a3daf69ba7.psmdcp" Id="R39d53c10fcf044bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT076" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Graduated students from the Åland University of Applied Sciences by year, field of education, home country and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>