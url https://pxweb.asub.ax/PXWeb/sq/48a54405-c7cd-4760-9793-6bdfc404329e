--- v4 (2026-03-31)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e8b8449c8743d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b71835a81e7d4660a5754a90228fd9f4.psmdcp" Id="R8cc79b9e9d324fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9aac71732374285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70bcb5be86244a07914be024ba6af318.psmdcp" Id="Refa9dcbb002241af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>