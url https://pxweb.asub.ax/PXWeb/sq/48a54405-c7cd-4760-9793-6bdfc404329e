--- v5 (2026-04-25)
+++ v6 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9aac71732374285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70bcb5be86244a07914be024ba6af318.psmdcp" Id="Refa9dcbb002241af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7649d58ef794b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11779ff0f47748c390a15440618b60f2.psmdcp" Id="R82921c8b75554fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>