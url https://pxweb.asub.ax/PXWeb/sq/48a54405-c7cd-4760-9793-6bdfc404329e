--- v6 (2026-06-05)
+++ v7 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7649d58ef794b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11779ff0f47748c390a15440618b60f2.psmdcp" Id="R82921c8b75554fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1353b5ee664636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b4abd68b82f482f8528064922ef620e.psmdcp" Id="R5a3649dda50948c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>