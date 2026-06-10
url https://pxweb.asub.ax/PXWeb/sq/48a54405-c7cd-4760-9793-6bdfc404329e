--- v7 (2026-06-09)
+++ v8 (2026-06-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b1353b5ee664636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b4abd68b82f482f8528064922ef620e.psmdcp" Id="R5a3649dda50948c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0683fd7ad54be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1412f7269c3b4213a345c784760a273d.psmdcp" Id="Rf115060375c74000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>