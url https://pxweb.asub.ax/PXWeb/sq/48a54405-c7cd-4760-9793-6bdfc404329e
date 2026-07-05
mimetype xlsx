--- v8 (2026-06-10)
+++ v9 (2026-07-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec0683fd7ad54be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1412f7269c3b4213a345c784760a273d.psmdcp" Id="Rf115060375c74000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870df57deddd4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a15b3d4aa0b49ee9c988e01d1ffba61.psmdcp" Id="Re03a1b072c6d4621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>