--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870df57deddd4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a15b3d4aa0b49ee9c988e01d1ffba61.psmdcp" Id="Re03a1b072c6d4621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253e0732f85747a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39cd37a07e9045dea6dd46c09eedb8cd.psmdcp" Id="Rafccea76f2c6430f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>