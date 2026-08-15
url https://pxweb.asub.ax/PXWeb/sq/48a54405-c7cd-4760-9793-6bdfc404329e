--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253e0732f85747a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39cd37a07e9045dea6dd46c09eedb8cd.psmdcp" Id="Rafccea76f2c6430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1d76682d044a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/718d55817f304f489d72857e13edf88e.psmdcp" Id="R9cc8d20778fa4a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>