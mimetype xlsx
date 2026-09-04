--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1d76682d044a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/718d55817f304f489d72857e13edf88e.psmdcp" Id="R9cc8d20778fa4a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5210836c27124855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c5357b5c5ce4a83a94324ebf8060fbb.psmdcp" Id="Ra04b404265ae4806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT036" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
   <x:si>
     <x:t>Students outside Åland, Total, Total by year, field of education and sex</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>