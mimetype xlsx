--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c1b3514e4e421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bac34f5522aa4ad891728cbb9d471055.psmdcp" Id="Rb2d7f6c7d0c54708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a975d6089e404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0c4b366d5114006ba6fe2ccd5107ef5.psmdcp" Id="Rb858a9807cc04be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Andel barn inskrivna i daghemsverksamhet eller familjedagvård efter År, Ålder och Region</x:t>
   </x:si>
   <x:si>
     <x:t>Hela Åland</x:t>
   </x:si>
   <x:si>