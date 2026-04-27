--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,114 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a975d6089e404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0c4b366d5114006ba6fe2ccd5107ef5.psmdcp" Id="Rb858a9807cc04be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c9fdeb189b4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9150fec569184269983e1aae0310c824.psmdcp" Id="Rc235f22fde0741bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Andel barn inskrivna i daghemsverksamhet eller familjedagvård efter År, Ålder och Region</x:t>
   </x:si>
   <x:si>
     <x:t>Hela Åland</x:t>
   </x:si>
   <x:si>
     <x:t>Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>Landsbygden</x:t>
   </x:si>
   <x:si>
     <x:t>Skärgården</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>
     <x:t>0 år</x:t>
   </x:si>
   <x:si>
     <x:t>1 år</x:t>
   </x:si>
   <x:si>
     <x:t>2 år</x:t>
   </x:si>
   <x:si>
     <x:t>3 år</x:t>
   </x:si>
   <x:si>
     <x:t>4 år</x:t>
   </x:si>
   <x:si>
     <x:t>5 år</x:t>
   </x:si>
   <x:si>
     <x:t>6 år</x:t>
   </x:si>
   <x:si>
     <x:t>Uppgifterna avser läget den 31.12 varje år.</x:t>
   </x:si>
   <x:si>
     <x:t>För vissa regioner och åldersgrupper kan andelen barn i barnomsorgen överstiga 100 procent. Detta beror på att antalet folkbokförda i respektive region inte alltid överensstämmer med antalet inskrivna i barnomsorgen.</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;A HREF=https://www.asub.ax/sv/utbildning-barnomsorgen-beskrivning-statistiken TARGET=_blank&gt;Beskrivning av statistiken&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250428 08:00</x:t>
+    <x:t>20260409 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>018-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>&lt;A HREF=https://www.asub.ax/ TARGET=_blank&gt;https://www.asub.ax/&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
@@ -534,179 +534,179 @@
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
-        <x:v>73.2</x:v>
+        <x:v>71.6</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>72.8</x:v>
+        <x:v>72.3</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>73</x:v>
+        <x:v>71.3</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>77.2</x:v>
+        <x:v>70.8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:6">
       <x:c r="B5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>0.5</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
+        <x:v>1.2</x:v>
+      </x:c>
+      <x:c r="E5" s="3" t="n">
         <x:v>0</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>0.7</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="B6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>32.4</x:v>
+        <x:v>33.6</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>30.8</x:v>
+        <x:v>31.6</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>33.3</x:v>
+        <x:v>33.6</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>29.4</x:v>
+        <x:v>57.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="B7" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>78.5</x:v>
+        <x:v>77.2</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>88.9</x:v>
+        <x:v>86.4</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>71.5</x:v>
+        <x:v>76.4</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>84.6</x:v>
+        <x:v>44.4</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="B8" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>91.8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>92.7</x:v>
+        <x:v>95.8</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>91</x:v>
+        <x:v>88.8</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>95.5</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="B9" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>94.2</x:v>
+        <x:v>93.1</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>91.1</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>96.9</x:v>
+        <x:v>93.8</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>78.9</x:v>
+        <x:v>95.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="B10" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>95</x:v>
+        <x:v>92.9</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>94.9</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>95.1</x:v>
+        <x:v>93.7</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
-        <x:v>95</x:v>
+        <x:v>88.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6">
       <x:c r="B11" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>94</x:v>
+        <x:v>91.7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>92.2</x:v>
+        <x:v>91.3</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>94.2</x:v>
+        <x:v>92.1</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>100</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6">
       <x:c r="A13" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6">
       <x:c r="A14" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:6">
       <x:c r="A17" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
         <x:v>18</x:v>