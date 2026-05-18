--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c9fdeb189b4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9150fec569184269983e1aae0310c824.psmdcp" Id="Rc235f22fde0741bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d73dc48537342b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/459759ab265f4218b30b3ffe9d4d1a1b.psmdcp" Id="R4c98d4fc31164cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Andel barn inskrivna i daghemsverksamhet eller familjedagvård efter År, Ålder och Region</x:t>
   </x:si>
   <x:si>
     <x:t>Hela Åland</x:t>
   </x:si>
   <x:si>