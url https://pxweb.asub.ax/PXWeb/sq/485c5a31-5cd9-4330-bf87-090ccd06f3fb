--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d73dc48537342b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/459759ab265f4218b30b3ffe9d4d1a1b.psmdcp" Id="R4c98d4fc31164cc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d344e66655a44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a4beb3cb9954a1c8b63d8e7a1c2958e.psmdcp" Id="R67a5359389f04d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Andel barn inskrivna i daghemsverksamhet eller familjedagvård efter År, Ålder och Region</x:t>
   </x:si>
   <x:si>
     <x:t>Hela Åland</x:t>
   </x:si>
   <x:si>