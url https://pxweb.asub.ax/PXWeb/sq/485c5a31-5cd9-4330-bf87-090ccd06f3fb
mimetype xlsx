--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d344e66655a44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a4beb3cb9954a1c8b63d8e7a1c2958e.psmdcp" Id="R67a5359389f04d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891ef5c510f64508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fbf9228bbfd41c69ea75d699dc900cf.psmdcp" Id="R3a951a3c2fe74ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Andel barn inskrivna i daghemsverksamhet eller familjedagvård efter År, Ålder och Region</x:t>
   </x:si>
   <x:si>
     <x:t>Hela Åland</x:t>
   </x:si>
   <x:si>