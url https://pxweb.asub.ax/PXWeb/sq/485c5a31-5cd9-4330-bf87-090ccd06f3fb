--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891ef5c510f64508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fbf9228bbfd41c69ea75d699dc900cf.psmdcp" Id="R3a951a3c2fe74ab5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd7e344040c47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff1aff19be614e9ba17b3bbbf61774b4.psmdcp" Id="R0c9add26a61c4302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Andel barn inskrivna i daghemsverksamhet eller familjedagvård efter År, Ålder och Region</x:t>
   </x:si>
   <x:si>
     <x:t>Hela Åland</x:t>
   </x:si>
   <x:si>