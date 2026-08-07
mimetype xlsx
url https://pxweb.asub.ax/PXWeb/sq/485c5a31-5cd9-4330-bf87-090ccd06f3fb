--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cd7e344040c47be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff1aff19be614e9ba17b3bbbf61774b4.psmdcp" Id="R0c9add26a61c4302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff640f517f4541f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3230388c8e4541a081bb73942eba9e9c.psmdcp" Id="R34dd3f9d747d481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Andel barn inskrivna i daghemsverksamhet eller familjedagvård efter År, Ålder och Region</x:t>
   </x:si>
   <x:si>
     <x:t>Hela Åland</x:t>
   </x:si>
   <x:si>