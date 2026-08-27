--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff640f517f4541f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3230388c8e4541a081bb73942eba9e9c.psmdcp" Id="R34dd3f9d747d481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1ea0a4d47f4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78ac5078ba0f4bb4892294ef67dc3b07.psmdcp" Id="R07e2baadc8434a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Andel barn inskrivna i daghemsverksamhet eller familjedagvård efter År, Ålder och Region</x:t>
   </x:si>
   <x:si>
     <x:t>Hela Åland</x:t>
   </x:si>
   <x:si>