--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1ea0a4d47f4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78ac5078ba0f4bb4892294ef67dc3b07.psmdcp" Id="R07e2baadc8434a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39da0d3c81144721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/923751ebed214af8af6209d090185f29.psmdcp" Id="Red7b956f154f4ca4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT011" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Andel barn inskrivna i daghemsverksamhet eller familjedagvård efter År, Ålder och Region</x:t>
   </x:si>
   <x:si>
     <x:t>Hela Åland</x:t>
   </x:si>
   <x:si>