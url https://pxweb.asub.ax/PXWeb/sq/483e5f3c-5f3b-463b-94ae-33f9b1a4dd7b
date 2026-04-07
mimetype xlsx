--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfeb2c1ef2ca4629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/772e3e3ffdef4158bb45d67eecf97e4c.psmdcp" Id="R4df1ff91f6c744b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d462ba269043ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28ac8bbccc894cc88ad4f68c064e141a.psmdcp" Id="R9f3e42c098304824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter Utbildning, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>