--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d462ba269043ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28ac8bbccc894cc88ad4f68c064e141a.psmdcp" Id="R9f3e42c098304824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864d313876eb48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/647c276fa20f43a6bfe66a55e1328972.psmdcp" Id="R167f93b69ee54844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter Utbildning, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>