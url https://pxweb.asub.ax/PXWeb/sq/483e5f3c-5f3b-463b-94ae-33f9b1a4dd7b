--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864d313876eb48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/647c276fa20f43a6bfe66a55e1328972.psmdcp" Id="R167f93b69ee54844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f15ee99363434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/197947fe861340d69e021a40b73d9b99.psmdcp" Id="R54a6fa1a350d45ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter Utbildning, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>