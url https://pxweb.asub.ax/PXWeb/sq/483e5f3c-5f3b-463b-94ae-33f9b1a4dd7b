--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f15ee99363434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/197947fe861340d69e021a40b73d9b99.psmdcp" Id="R54a6fa1a350d45ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82aac1e9be74312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98aea853c18e40d183e5039cfc2fdbbe.psmdcp" Id="R093595d7cf4c4662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter Utbildning, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>