--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82aac1e9be74312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98aea853c18e40d183e5039cfc2fdbbe.psmdcp" Id="R093595d7cf4c4662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b01fa0d704e4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17dc0565d0e24cc4bbf459e9113c252e.psmdcp" Id="R9bc232f8ac234ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter Utbildning, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>