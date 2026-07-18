--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b01fa0d704e4ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17dc0565d0e24cc4bbf459e9113c252e.psmdcp" Id="R9bc232f8ac234ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5e9ec0ac3f4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aeef4d6b18594eabadc64f19ad2a0fb0.psmdcp" Id="Rfdf57193b32e435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter Utbildning, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>