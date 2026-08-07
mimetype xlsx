--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b5e9ec0ac3f4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aeef4d6b18594eabadc64f19ad2a0fb0.psmdcp" Id="Rfdf57193b32e435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee50abd61747c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0243bc8d72b9493eb9269bf0136c9944.psmdcp" Id="Rf9be2dbdf76d4bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter Utbildning, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>