--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee50abd61747c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0243bc8d72b9493eb9269bf0136c9944.psmdcp" Id="Rf9be2dbdf76d4bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra54d0611e62e48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdede0cb608d4df58811a00aa8840a40.psmdcp" Id="R7ff5f5027a3e4b88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter Utbildning, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>