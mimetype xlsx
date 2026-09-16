--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra54d0611e62e48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdede0cb608d4df58811a00aa8840a40.psmdcp" Id="R7ff5f5027a3e4b88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069f2a466fbf44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a4011c4bd2045719f6c82f93a396cf5.psmdcp" Id="R59552c0cb1c44808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT055" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Studerande vid Ålands folkhögskola efter Utbildning, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>