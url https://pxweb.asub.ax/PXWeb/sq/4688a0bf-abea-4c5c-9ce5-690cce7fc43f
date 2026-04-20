--- v4 (2026-03-26)
+++ v5 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0e3183bee24324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8d8d7b1ba32444eb17cc041e7e67690.psmdcp" Id="Rf4ee3f4c1b454e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52fd118928d499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac25a420d15f4a3c80c041716452405b.psmdcp" Id="Rc9bac4914d774515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Number of pupils in comprehensive school with support activities by Type of support, Sex and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>