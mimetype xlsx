--- v5 (2026-04-20)
+++ v6 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra52fd118928d499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac25a420d15f4a3c80c041716452405b.psmdcp" Id="Rc9bac4914d774515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a0a62a0c1d4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b2e398a0d144eaf80a00543c07fa29f.psmdcp" Id="R61aa9072ff9c433e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Number of pupils in comprehensive school with support activities by Type of support, Sex and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>