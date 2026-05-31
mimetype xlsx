--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a0a62a0c1d4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b2e398a0d144eaf80a00543c07fa29f.psmdcp" Id="R61aa9072ff9c433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99a98da1a294d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f349e87cbc024afa8ceb0a459e373723.psmdcp" Id="R52f6f705a1054ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Number of pupils in comprehensive school with support activities by Type of support, Sex and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>