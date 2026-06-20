--- v7 (2026-05-31)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra99a98da1a294d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f349e87cbc024afa8ceb0a459e373723.psmdcp" Id="R52f6f705a1054ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb47c737ffad54b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1254804396d4f919ec1f4bd09afd5e3.psmdcp" Id="R5e2eb57254c14304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Number of pupils in comprehensive school with support activities by Type of support, Sex and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>