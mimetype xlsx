--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb47c737ffad54b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1254804396d4f919ec1f4bd09afd5e3.psmdcp" Id="R5e2eb57254c14304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96747e078aaa4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0096064f7c2f4ddca3aded4a760d6f44.psmdcp" Id="Refe3b21ed65f4948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Number of pupils in comprehensive school with support activities by Type of support, Sex and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>