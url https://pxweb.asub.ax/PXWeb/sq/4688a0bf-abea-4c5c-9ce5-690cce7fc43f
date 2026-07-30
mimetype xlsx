--- v9 (2026-07-10)
+++ v10 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96747e078aaa4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0096064f7c2f4ddca3aded4a760d6f44.psmdcp" Id="Refe3b21ed65f4948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b7fb8f6cee4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c55d96ae17c4d978e002fea5673205c.psmdcp" Id="Ra3a2442f4fde4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Number of pupils in comprehensive school with support activities by Type of support, Sex and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>