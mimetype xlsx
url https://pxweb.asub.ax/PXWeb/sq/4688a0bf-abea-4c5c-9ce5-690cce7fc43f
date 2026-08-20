--- v10 (2026-07-30)
+++ v11 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b7fb8f6cee4d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c55d96ae17c4d978e002fea5673205c.psmdcp" Id="Ra3a2442f4fde4d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89f6587c21c492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/515e033a03b44cffbab9e32aa53dc54e.psmdcp" Id="R5ad18acd50a04700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT004" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Number of pupils in comprehensive school with support activities by Type of support, Sex and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>