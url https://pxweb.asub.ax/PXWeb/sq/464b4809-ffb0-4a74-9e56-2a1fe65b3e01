--- v0 (2026-04-27)
+++ v1 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a57431b631448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e703ea817a664f189e1d7cd3fe143296.psmdcp" Id="Ra40541b868a544d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd731cec4684b4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1feb357c31564638b1440c0fa4579ee5.psmdcp" Id="R86edda9e8ea444a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <x:si>
     <x:t>Number of childen in child care by Municipality, Type of child care, Year and Length of stay</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>