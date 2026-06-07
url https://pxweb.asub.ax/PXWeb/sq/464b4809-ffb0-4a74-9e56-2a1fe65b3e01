--- v1 (2026-05-18)
+++ v2 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd731cec4684b4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1feb357c31564638b1440c0fa4579ee5.psmdcp" Id="R86edda9e8ea444a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a21e74bf0c843e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/291116efa5d7459c91666a2da1a74fcf.psmdcp" Id="Rc208c44993a84f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <x:si>
     <x:t>Number of childen in child care by Municipality, Type of child care, Year and Length of stay</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>