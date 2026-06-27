--- v2 (2026-06-07)
+++ v3 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a21e74bf0c843e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/291116efa5d7459c91666a2da1a74fcf.psmdcp" Id="Rc208c44993a84f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb685265546441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20ba0c45b9c4487180c37f1723de744f.psmdcp" Id="R82f6feff7df248eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <x:si>
     <x:t>Number of childen in child care by Municipality, Type of child care, Year and Length of stay</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>