--- v3 (2026-06-27)
+++ v4 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfb685265546441f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20ba0c45b9c4487180c37f1723de744f.psmdcp" Id="R82f6feff7df248eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bfab2474c75441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/391ffa4b1173446998635952a948a9b7.psmdcp" Id="R09b0be2d50ed4e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <x:si>
     <x:t>Number of childen in child care by Municipality, Type of child care, Year and Length of stay</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>