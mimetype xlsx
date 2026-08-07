--- v4 (2026-07-18)
+++ v5 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bfab2474c75441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/391ffa4b1173446998635952a948a9b7.psmdcp" Id="R09b0be2d50ed4e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6aa8ecfc1d42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/701b1d5004e34946802963d75cb359df.psmdcp" Id="R0c0d0a717ab84e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <x:si>
     <x:t>Number of childen in child care by Municipality, Type of child care, Year and Length of stay</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>