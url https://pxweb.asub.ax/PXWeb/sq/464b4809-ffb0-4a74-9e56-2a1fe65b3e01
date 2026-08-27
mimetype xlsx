--- v5 (2026-08-07)
+++ v6 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf6aa8ecfc1d42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/701b1d5004e34946802963d75cb359df.psmdcp" Id="R0c0d0a717ab84e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3948b170333e494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96df6dc85e024b76b20bc40e76e799a8.psmdcp" Id="R2f6e0352d1d247e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT010" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
   <x:si>
     <x:t>Number of childen in child care by Municipality, Type of child care, Year and Length of stay</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>