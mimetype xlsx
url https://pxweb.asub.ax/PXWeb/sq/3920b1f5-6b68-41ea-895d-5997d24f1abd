--- v4 (2026-03-26)
+++ v5 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96146ed27bb74fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/40c10bae649e4a80bbdb7df90b429137.psmdcp" Id="Rd6bc65861e7e4a61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4d5291ef974817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc57a589e6fb41c5a4ef31cac78e4ab0.psmdcp" Id="R283a85d3488a48bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Percentage of pupils at comprehensive school studying voluntary languages by Year, Language, Sex and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>1st grade</x:t>
   </x:si>
   <x:si>