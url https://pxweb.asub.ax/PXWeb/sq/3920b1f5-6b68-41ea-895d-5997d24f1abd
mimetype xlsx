--- v5 (2026-04-20)
+++ v6 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a4d5291ef974817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc57a589e6fb41c5a4ef31cac78e4ab0.psmdcp" Id="R283a85d3488a48bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e29bc032794067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/548497ba1b5742799fcac0f0b5b9a501.psmdcp" Id="Re5421c95b4844158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Percentage of pupils at comprehensive school studying voluntary languages by Year, Language, Sex and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>1st grade</x:t>
   </x:si>
   <x:si>