--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e29bc032794067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/548497ba1b5742799fcac0f0b5b9a501.psmdcp" Id="Re5421c95b4844158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af33caff6a740b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2af6e62779b47b2af23a199b87beadf.psmdcp" Id="R3a717ae7e6724d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Percentage of pupils at comprehensive school studying voluntary languages by Year, Language, Sex and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>1st grade</x:t>
   </x:si>
   <x:si>