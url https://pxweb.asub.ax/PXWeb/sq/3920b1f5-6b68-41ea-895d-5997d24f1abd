--- v7 (2026-05-31)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4af33caff6a740b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a2af6e62779b47b2af23a199b87beadf.psmdcp" Id="R3a717ae7e6724d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308b718e794342ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0b5bdbbe14e45a6957944ae0cd04f5b.psmdcp" Id="Rbe5ddaaf00974e69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Percentage of pupils at comprehensive school studying voluntary languages by Year, Language, Sex and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>1st grade</x:t>
   </x:si>
   <x:si>