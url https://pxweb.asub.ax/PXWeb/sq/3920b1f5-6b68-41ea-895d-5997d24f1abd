--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308b718e794342ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0b5bdbbe14e45a6957944ae0cd04f5b.psmdcp" Id="Rbe5ddaaf00974e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75f359b79424b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/589f3fd4f3384be282ce14fccb2a080e.psmdcp" Id="Ra00ce17aa7024db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Percentage of pupils at comprehensive school studying voluntary languages by Year, Language, Sex and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>1st grade</x:t>
   </x:si>
   <x:si>