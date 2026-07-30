--- v9 (2026-07-10)
+++ v10 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75f359b79424b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/589f3fd4f3384be282ce14fccb2a080e.psmdcp" Id="Ra00ce17aa7024db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887cf021e9274c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab3289d974584680a0ca469219db767a.psmdcp" Id="R7cc48c286d994253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Percentage of pupils at comprehensive school studying voluntary languages by Year, Language, Sex and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>1st grade</x:t>
   </x:si>
   <x:si>