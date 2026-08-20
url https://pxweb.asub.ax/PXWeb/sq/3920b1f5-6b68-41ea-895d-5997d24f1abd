--- v10 (2026-07-30)
+++ v11 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887cf021e9274c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab3289d974584680a0ca469219db767a.psmdcp" Id="R7cc48c286d994253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a574bb1a0744a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39857f69305448a488c9c58f83ae3e56.psmdcp" Id="R0d7994ab71ba46f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Percentage of pupils at comprehensive school studying voluntary languages by Year, Language, Sex and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>1st grade</x:t>
   </x:si>
   <x:si>