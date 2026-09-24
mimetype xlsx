--- v11 (2026-08-20)
+++ v12 (2026-09-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a574bb1a0744a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39857f69305448a488c9c58f83ae3e56.psmdcp" Id="R0d7994ab71ba46f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb984f3a66d0425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea3b7ba550eb48d780ad3a38e2c5f4a4.psmdcp" Id="Rddb2f6facbab4154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Percentage of pupils at comprehensive school studying voluntary languages by Year, Language, Sex and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>1st grade</x:t>
   </x:si>
   <x:si>