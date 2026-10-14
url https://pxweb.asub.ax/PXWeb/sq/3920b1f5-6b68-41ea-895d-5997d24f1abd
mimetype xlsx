--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb984f3a66d0425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea3b7ba550eb48d780ad3a38e2c5f4a4.psmdcp" Id="Rddb2f6facbab4154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70b9091993c4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86736c12ac9c44349d82383c67d09437.psmdcp" Id="Rba4e7ae1ced1450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Percentage of pupils at comprehensive school studying voluntary languages by Year, Language, Sex and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>1st grade</x:t>
   </x:si>
   <x:si>
     <x:t>2nd grade</x:t>
   </x:si>
   <x:si>
     <x:t>3rd grade</x:t>
   </x:si>
   <x:si>
     <x:t>4th grade</x:t>
   </x:si>
   <x:si>
     <x:t>5th grade</x:t>
   </x:si>
   <x:si>
     <x:t>6th grade</x:t>
   </x:si>
   <x:si>
     <x:t>7th grade</x:t>
   </x:si>
   <x:si>
     <x:t>8th grade</x:t>
   </x:si>
   <x:si>
     <x:t>9th grade</x:t>
   </x:si>
   <x:si>
-    <x:t>2025</x:t>
+    <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>Voluntary language, total</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish</x:t>
   </x:si>
   <x:si>
     <x:t>German</x:t>
   </x:si>
   <x:si>
     <x:t>French</x:t>
   </x:si>
   <x:si>
     <x:t>Spanish</x:t>
   </x:si>
   <x:si>
     <x:t>The data refers to the situation in autumn of each year.</x:t>
   </x:si>
   <x:si>
     <x:t>Studies in English, which is a compulsory language, start in most schools in the third grade.
 Schools can offer Finnish, German or Frenchor as voluntary languages. As of 2021, some schools also offer Spanish as an voluntary language. This is because the comprehensive school on Åland got a new curriculum.
 In upper secondary school, you can read two of the above mentioned voluntary languages at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>(-) = 0
 (.) = Not applicable</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250925 09:00</x:t>
+    <x:t>20260922 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB), PB 1187, AX-22111 Mariehamn, 018-25490, info@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Per cent</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -584,523 +584,523 @@
       </x:c>
     </x:row>
     <x:row r="4" spans="1:12">
       <x:c r="A4" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D4" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E4" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F4" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G4" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>79.8</x:v>
+        <x:v>73.5</x:v>
       </x:c>
       <x:c r="I4" s="4" t="n">
-        <x:v>70.3</x:v>
+        <x:v>70.6</x:v>
       </x:c>
       <x:c r="J4" s="4" t="n">
-        <x:v>66.8</x:v>
+        <x:v>68.4</x:v>
       </x:c>
       <x:c r="K4" s="4" t="n">
-        <x:v>62.5</x:v>
+        <x:v>58.9</x:v>
       </x:c>
       <x:c r="L4" s="4" t="n">
-        <x:v>57.4</x:v>
+        <x:v>53.2</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12">
       <x:c r="C5" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G5" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
-        <x:v>80.5</x:v>
+        <x:v>76.6</x:v>
       </x:c>
       <x:c r="I5" s="4" t="n">
-        <x:v>71.4</x:v>
+        <x:v>74.7</x:v>
       </x:c>
       <x:c r="J5" s="4" t="n">
-        <x:v>73.4</x:v>
+        <x:v>75.7</x:v>
       </x:c>
       <x:c r="K5" s="4" t="n">
-        <x:v>64.2</x:v>
+        <x:v>68.3</x:v>
       </x:c>
       <x:c r="L5" s="4" t="n">
-        <x:v>62.3</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12">
       <x:c r="C6" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D6" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F6" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>79.1</x:v>
+        <x:v>70.5</x:v>
       </x:c>
       <x:c r="I6" s="4" t="n">
-        <x:v>69.2</x:v>
+        <x:v>66.5</x:v>
       </x:c>
       <x:c r="J6" s="4" t="n">
-        <x:v>60.4</x:v>
+        <x:v>60.7</x:v>
       </x:c>
       <x:c r="K6" s="4" t="n">
-        <x:v>60.7</x:v>
+        <x:v>50.3</x:v>
       </x:c>
       <x:c r="L6" s="4" t="n">
-        <x:v>52.1</x:v>
+        <x:v>50.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12">
       <x:c r="B7" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G7" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>64.1</x:v>
+        <x:v>57.7</x:v>
       </x:c>
       <x:c r="I7" s="4" t="n">
-        <x:v>60.5</x:v>
+        <x:v>59.7</x:v>
       </x:c>
       <x:c r="J7" s="4" t="n">
-        <x:v>46.5</x:v>
+        <x:v>48.9</x:v>
       </x:c>
       <x:c r="K7" s="4" t="n">
-        <x:v>45.1</x:v>
+        <x:v>42.9</x:v>
       </x:c>
       <x:c r="L7" s="4" t="n">
-        <x:v>44.6</x:v>
+        <x:v>39.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12">
       <x:c r="C8" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D8" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F8" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G8" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>66.7</x:v>
+        <x:v>59.3</x:v>
       </x:c>
       <x:c r="I8" s="4" t="n">
-        <x:v>56.6</x:v>
+        <x:v>63.2</x:v>
       </x:c>
       <x:c r="J8" s="4" t="n">
-        <x:v>49.7</x:v>
+        <x:v>48.6</x:v>
       </x:c>
       <x:c r="K8" s="4" t="n">
-        <x:v>50.3</x:v>
+        <x:v>49.1</x:v>
       </x:c>
       <x:c r="L8" s="4" t="n">
-        <x:v>49.2</x:v>
+        <x:v>44.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12">
       <x:c r="C9" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>61.6</x:v>
+        <x:v>56.3</x:v>
       </x:c>
       <x:c r="I9" s="4" t="n">
-        <x:v>64.5</x:v>
+        <x:v>56.3</x:v>
       </x:c>
       <x:c r="J9" s="4" t="n">
-        <x:v>43.4</x:v>
+        <x:v>49.1</x:v>
       </x:c>
       <x:c r="K9" s="4" t="n">
-        <x:v>39.9</x:v>
+        <x:v>37.2</x:v>
       </x:c>
       <x:c r="L9" s="4" t="n">
-        <x:v>39.5</x:v>
+        <x:v>33.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12">
       <x:c r="B10" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D10" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>8.3</x:v>
+        <x:v>10.5</x:v>
       </x:c>
       <x:c r="I10" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>5.4</x:v>
       </x:c>
       <x:c r="J10" s="4" t="n">
-        <x:v>15.5</x:v>
+        <x:v>15.8</x:v>
       </x:c>
       <x:c r="K10" s="4" t="n">
-        <x:v>17.1</x:v>
+        <x:v>10.6</x:v>
       </x:c>
       <x:c r="L10" s="4" t="n">
-        <x:v>11.4</x:v>
+        <x:v>13.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12">
       <x:c r="C11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F11" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G11" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>8.6</x:v>
+        <x:v>10.2</x:v>
       </x:c>
       <x:c r="I11" s="4" t="n">
-        <x:v>2.9</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="J11" s="4" t="n">
-        <x:v>13.3</x:v>
+        <x:v>16.6</x:v>
       </x:c>
       <x:c r="K11" s="4" t="n">
-        <x:v>12.8</x:v>
+        <x:v>9.6</x:v>
       </x:c>
       <x:c r="L11" s="4" t="n">
-        <x:v>9.3</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12">
       <x:c r="C12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D12" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F12" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G12" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>10.8</x:v>
       </x:c>
       <x:c r="I12" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="J12" s="4" t="n">
-        <x:v>17.6</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="K12" s="4" t="n">
-        <x:v>21.3</x:v>
+        <x:v>11.5</x:v>
       </x:c>
       <x:c r="L12" s="4" t="n">
-        <x:v>13.8</x:v>
+        <x:v>16.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12">
       <x:c r="B13" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F13" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G13" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>7.4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="I13" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="J13" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>9.3</x:v>
       </x:c>
       <x:c r="K13" s="4" t="n">
-        <x:v>9</x:v>
+        <x:v>7.1</x:v>
       </x:c>
       <x:c r="L13" s="4" t="n">
-        <x:v>9.7</x:v>
+        <x:v>8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12">
       <x:c r="C14" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G14" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H14" s="4" t="n">
-        <x:v>5.2</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="I14" s="4" t="n">
-        <x:v>12</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="J14" s="4" t="n">
-        <x:v>8.1</x:v>
+        <x:v>13.3</x:v>
       </x:c>
       <x:c r="K14" s="4" t="n">
-        <x:v>10.1</x:v>
+        <x:v>7.8</x:v>
       </x:c>
       <x:c r="L14" s="4" t="n">
-        <x:v>14.2</x:v>
+        <x:v>9.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12">
       <x:c r="C15" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F15" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G15" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
-        <x:v>9.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
       <x:c r="I15" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="J15" s="4" t="n">
-        <x:v>7.7</x:v>
+        <x:v>5.2</x:v>
       </x:c>
       <x:c r="K15" s="4" t="n">
-        <x:v>7.9</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="L15" s="4" t="n">
-        <x:v>4.8</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12">
       <x:c r="B16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D16" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F16" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G16" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="H16" s="3" t="s">
-[...3 lines deleted...]
-        <x:v>13</x:v>
+      <x:c r="H16" s="4" t="n">
+        <x:v>0.3</x:v>
+      </x:c>
+      <x:c r="I16" s="4" t="n">
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="J16" s="4" t="n">
-        <x:v>14.9</x:v>
+        <x:v>14.4</x:v>
       </x:c>
       <x:c r="K16" s="4" t="n">
-        <x:v>9.2</x:v>
+        <x:v>11.7</x:v>
       </x:c>
       <x:c r="L16" s="4" t="n">
-        <x:v>12</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12">
       <x:c r="C17" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F17" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G17" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="H17" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="I17" s="3" t="s">
-        <x:v>13</x:v>
+      <x:c r="I17" s="4" t="n">
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="J17" s="4" t="n">
-        <x:v>19.7</x:v>
+        <x:v>22.7</x:v>
       </x:c>
       <x:c r="K17" s="4" t="n">
-        <x:v>12.8</x:v>
+        <x:v>17.4</x:v>
       </x:c>
       <x:c r="L17" s="4" t="n">
-        <x:v>16.9</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12">
       <x:c r="C18" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D18" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F18" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G18" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="H18" s="3" t="s">
-        <x:v>13</x:v>
+      <x:c r="H18" s="4" t="n">
+        <x:v>0.6</x:v>
       </x:c>
       <x:c r="I18" s="3" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="J18" s="4" t="n">
-        <x:v>10.4</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="K18" s="4" t="n">
-        <x:v>5.6</x:v>
+        <x:v>6.6</x:v>
       </x:c>
       <x:c r="L18" s="4" t="n">
-        <x:v>6.6</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12">
       <x:c r="A20" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12">
       <x:c r="A21" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12">
       <x:c r="A22" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12">
       <x:c r="A24" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12">
       <x:c r="A25" s="0" t="s">
         <x:v>24</x:v>