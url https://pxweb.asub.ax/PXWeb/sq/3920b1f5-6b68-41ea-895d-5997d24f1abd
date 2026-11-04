--- v13 (2026-10-14)
+++ v14 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc70b9091993c4bc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86736c12ac9c44349d82383c67d09437.psmdcp" Id="Rba4e7ae1ced1450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0221f6757b734517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b671e2685f242c39e936804dbd9cf8f.psmdcp" Id="R820a5d9c84c24a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT006" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>Percentage of pupils at comprehensive school studying voluntary languages by Year, Language, Sex and Grade</x:t>
   </x:si>
   <x:si>
     <x:t>1st grade</x:t>
   </x:si>
   <x:si>