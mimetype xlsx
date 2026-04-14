--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f43761a600a4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e2b4fc80f2c4213a6f0da64ac83dd7b.psmdcp" Id="Rbf4d1b56b642482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9425344b28d6417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f21483716daf4e2098c3de49b4a9377f.psmdcp" Id="R15b2052be3714d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
-[...1 lines deleted...]
-    <x:t>Index of international dry bulk freight (Baltic Dry Index, 1985 = 1 000) 2011-2024 by month</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+  <x:si>
+    <x:t>Index of international dry bulk freight (Baltic Dry Index, 1985 = 1 000) 2011-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>
     <x:t>February</x:t>
   </x:si>
   <x:si>
     <x:t>March</x:t>
   </x:si>
   <x:si>
     <x:t>April</x:t>
   </x:si>
   <x:si>
     <x:t>May</x:t>
   </x:si>
   <x:si>
     <x:t>June</x:t>
   </x:si>
   <x:si>
     <x:t>July</x:t>
   </x:si>
   <x:si>
     <x:t>August</x:t>
   </x:si>
@@ -91,57 +91,60 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>Value as of first business day of each month.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250220 09:00</x:t>
+    <x:t>20260227 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Capital Link (https://capitallinkshipping.com/)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB).</x:t>
   </x:si>
   <x:si>
     <x:t>PO Box 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX 22 111 Mariehamn Åland</x:t>
   </x:si>
   <x:si>
     <x:t>Tel.: +358 (0)18 25490</x:t>
   </x:si>
   <x:si>
     <x:t>e-mail: asub@asub.ax</x:t>
   </x:si>
@@ -532,51 +535,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M48"/>
+  <x:dimension ref="A1:M49"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.810625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="8.590625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="9.620625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.450625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="6.010625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="5.700625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="5.840625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="5.160625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.910625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="11.420625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.910625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="11.020625" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="10.780625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
@@ -1170,128 +1173,169 @@
       <x:c r="F17" s="3" t="n">
         <x:v>1688</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>1808</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>2158</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>1919</x:v>
       </x:c>
       <x:c r="K17" s="3" t="n">
         <x:v>2030</x:v>
       </x:c>
       <x:c r="L17" s="3" t="n">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="M17" s="3" t="n">
         <x:v>1298</x:v>
       </x:c>
     </x:row>
-    <x:row r="19" spans="1:13">
-      <x:c r="A19" s="4" t="s">
+    <x:row r="18" spans="1:13">
+      <x:c r="A18" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A21" s="0" t="s">
+      <x:c r="B18" s="3" t="n">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="C18" s="3" t="n">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="D18" s="3" t="n">
+        <x:v>1276</x:v>
+      </x:c>
+      <x:c r="E18" s="3" t="n">
+        <x:v>1587</x:v>
+      </x:c>
+      <x:c r="F18" s="3" t="n">
+        <x:v>1411</x:v>
+      </x:c>
+      <x:c r="G18" s="3" t="n">
+        <x:v>1422</x:v>
+      </x:c>
+      <x:c r="H18" s="3" t="n">
+        <x:v>1458</x:v>
+      </x:c>
+      <x:c r="I18" s="3" t="n">
+        <x:v>2018</x:v>
+      </x:c>
+      <x:c r="J18" s="3" t="n">
+        <x:v>2024</x:v>
+      </x:c>
+      <x:c r="K18" s="3" t="n">
+        <x:v>1980</x:v>
+      </x:c>
+      <x:c r="L18" s="3" t="n">
+        <x:v>1945</x:v>
+      </x:c>
+      <x:c r="M18" s="3" t="n">
+        <x:v>2583</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:13">
+      <x:c r="A20" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:13">
       <x:c r="A22" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:13">
-      <x:c r="A24" s="0" t="s">
+    <x:row r="23" spans="1:13">
+      <x:c r="A23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:13">
       <x:c r="A25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
-    <x:row r="27" spans="1:13">
-      <x:c r="A27" s="0" t="s">
+    <x:row r="26" spans="1:13">
+      <x:c r="A26" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:13">
       <x:c r="A28" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
-    <x:row r="34" spans="1:13">
-      <x:c r="A34" s="0" t="s">
+    <x:row r="33" spans="1:13">
+      <x:c r="A33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:13">
-      <x:c r="A36" s="0" t="s">
+    <x:row r="35" spans="1:13">
+      <x:c r="A35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:13">
       <x:c r="A37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
-    <x:row r="47" spans="1:13">
-      <x:c r="A47" s="0" t="s">
+    <x:row r="38" spans="1:13">
+      <x:c r="A38" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="0" t="s">
         <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:13">
+      <x:c r="A49" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>SJ102</vt:lpstr>
       <vt:lpstr>SJ102!Print_Area</vt:lpstr>
       <vt:lpstr>SJ102!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>