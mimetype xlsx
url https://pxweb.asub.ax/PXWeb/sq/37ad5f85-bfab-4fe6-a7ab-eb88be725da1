--- v5 (2026-04-14)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9425344b28d6417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f21483716daf4e2098c3de49b4a9377f.psmdcp" Id="R15b2052be3714d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8082569ffa994932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a8a12eaad744aa2b039f0b8aaf8840a.psmdcp" Id="Raff98d6c667a4550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index of international dry bulk freight (Baltic Dry Index, 1985 = 1 000) 2011-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>