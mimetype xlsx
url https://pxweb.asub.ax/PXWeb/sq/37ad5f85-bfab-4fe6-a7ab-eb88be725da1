--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8082569ffa994932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a8a12eaad744aa2b039f0b8aaf8840a.psmdcp" Id="Raff98d6c667a4550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388fe17c5dcf4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/016a1f1e202642d3b15845825104ab96.psmdcp" Id="R9055a632bfc84510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index of international dry bulk freight (Baltic Dry Index, 1985 = 1 000) 2011-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>