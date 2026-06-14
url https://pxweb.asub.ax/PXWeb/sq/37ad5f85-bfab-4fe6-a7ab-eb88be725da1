--- v7 (2026-05-24)
+++ v8 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388fe17c5dcf4249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/016a1f1e202642d3b15845825104ab96.psmdcp" Id="R9055a632bfc84510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39b4111e24c4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173099fa011e479e810dcee2a9309afa.psmdcp" Id="Rf0743c0c04184755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index of international dry bulk freight (Baltic Dry Index, 1985 = 1 000) 2011-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>