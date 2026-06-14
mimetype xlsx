--- v8 (2026-06-14)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf39b4111e24c4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/173099fa011e479e810dcee2a9309afa.psmdcp" Id="Rf0743c0c04184755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db199f7265c40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e06c0570cf0c4d139afc3497afe96202.psmdcp" Id="Rc29a961b41bb411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index of international dry bulk freight (Baltic Dry Index, 1985 = 1 000) 2011-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>