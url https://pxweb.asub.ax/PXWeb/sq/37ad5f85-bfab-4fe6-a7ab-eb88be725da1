--- v9 (2026-06-14)
+++ v10 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db199f7265c40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e06c0570cf0c4d139afc3497afe96202.psmdcp" Id="Rc29a961b41bb411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd11cdc531f4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/740391ff96c14533bbc564dc0d4431ba.psmdcp" Id="R6eee9f282dd34eca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index of international dry bulk freight (Baltic Dry Index, 1985 = 1 000) 2011-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>