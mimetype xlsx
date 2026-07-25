--- v10 (2026-07-04)
+++ v11 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd11cdc531f4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/740391ff96c14533bbc564dc0d4431ba.psmdcp" Id="R6eee9f282dd34eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13600c8c3c30436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/284db6e162d44e33998745bae1c80e84.psmdcp" Id="R8cddfbde80d14364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index of international dry bulk freight (Baltic Dry Index, 1985 = 1 000) 2011-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>