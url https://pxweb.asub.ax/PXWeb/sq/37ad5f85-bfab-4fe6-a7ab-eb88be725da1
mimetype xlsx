--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13600c8c3c30436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/284db6e162d44e33998745bae1c80e84.psmdcp" Id="R8cddfbde80d14364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd8e9c459d24f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afab624aba534b4796fbbfc4844d9696.psmdcp" Id="R6c1fe7f659c24412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index of international dry bulk freight (Baltic Dry Index, 1985 = 1 000) 2011-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>