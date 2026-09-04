--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd8e9c459d24f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/afab624aba534b4796fbbfc4844d9696.psmdcp" Id="R6c1fe7f659c24412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24a63c7dacf46e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ceafbcebc2394b938d240e7f951ec6c8.psmdcp" Id="R99102f6abaac4252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index of international dry bulk freight (Baltic Dry Index, 1985 = 1 000) 2011-2025 by month</x:t>
   </x:si>
   <x:si>
     <x:t>January</x:t>
   </x:si>
   <x:si>