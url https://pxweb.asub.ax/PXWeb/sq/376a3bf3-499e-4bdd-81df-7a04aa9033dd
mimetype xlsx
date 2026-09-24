--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccddd90296e14a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8380970c821e4e1da544308626f4b7f9.psmdcp" Id="Rf7627c489a6046ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f3e34c10bd4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48498efea4444260ab8816cdec5f50c0.psmdcp" Id="Re2247c0c42a8492e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Goods volume in shipborne traffic between Åland and Finland by direction, commodity group and year</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>