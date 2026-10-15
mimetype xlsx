--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93f3e34c10bd4f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48498efea4444260ab8816cdec5f50c0.psmdcp" Id="Re2247c0c42a8492e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bf6850f09b43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a45c82310f194c979f33570dec3d9bb5.psmdcp" Id="R104088bec02e47c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ021" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Goods volume in shipborne traffic between Åland and Finland by direction, commodity group and year</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>