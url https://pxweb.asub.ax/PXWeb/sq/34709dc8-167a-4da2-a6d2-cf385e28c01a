--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3c1518b0fa2474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc9d7cc5984a42c99621fd49a71c45e8.psmdcp" Id="R00045b103ee44d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb099005674648d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6301535c6e374a72bb26a5f1ed80e9e4.psmdcp" Id="Ra6cb733207e342d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Studerande vid Högskolan på Åland efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>