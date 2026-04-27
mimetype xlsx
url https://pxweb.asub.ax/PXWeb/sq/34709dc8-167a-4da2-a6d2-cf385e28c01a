--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb099005674648d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6301535c6e374a72bb26a5f1ed80e9e4.psmdcp" Id="Ra6cb733207e342d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cfb3c9838e474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8354922840449f797facb8921b006e2.psmdcp" Id="R6d77a580dbc344a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Studerande vid Högskolan på Åland efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>