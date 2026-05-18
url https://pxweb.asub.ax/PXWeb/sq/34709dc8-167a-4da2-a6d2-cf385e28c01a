--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1cfb3c9838e474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8354922840449f797facb8921b006e2.psmdcp" Id="R6d77a580dbc344a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7e9577f0704a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90a075e322754849a1c6649af046b9fc.psmdcp" Id="R8b70388436e54214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Studerande vid Högskolan på Åland efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>