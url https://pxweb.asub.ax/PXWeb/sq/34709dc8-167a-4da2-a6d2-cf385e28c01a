--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7e9577f0704a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90a075e322754849a1c6649af046b9fc.psmdcp" Id="R8b70388436e54214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1004868c18d24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a08f2e25d4c4629b2a58cdfd5204202.psmdcp" Id="Rf438b1f8c0b446f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Studerande vid Högskolan på Åland efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>