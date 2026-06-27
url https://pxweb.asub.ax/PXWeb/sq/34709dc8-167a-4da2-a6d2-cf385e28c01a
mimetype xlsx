--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1004868c18d24113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a08f2e25d4c4629b2a58cdfd5204202.psmdcp" Id="Rf438b1f8c0b446f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dc928316a242c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52ca3bb53f3b4e5a9ba83894f9aef785.psmdcp" Id="R103c20ca7ff64074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Studerande vid Högskolan på Åland efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>