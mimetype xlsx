--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dc928316a242c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52ca3bb53f3b4e5a9ba83894f9aef785.psmdcp" Id="R103c20ca7ff64074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892a112042c046dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60b18bace51841fdb59d9bcb75d5020d.psmdcp" Id="R7e3f1a30405444ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Studerande vid Högskolan på Åland efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>