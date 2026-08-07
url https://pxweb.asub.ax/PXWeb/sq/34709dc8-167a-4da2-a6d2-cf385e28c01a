--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892a112042c046dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60b18bace51841fdb59d9bcb75d5020d.psmdcp" Id="R7e3f1a30405444ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff2f22dcae64836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/126628e8bd90417d9a6135370342c417.psmdcp" Id="R16d9280fa60a4371" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Studerande vid Högskolan på Åland efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>