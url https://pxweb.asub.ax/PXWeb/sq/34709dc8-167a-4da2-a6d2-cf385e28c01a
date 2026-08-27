--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff2f22dcae64836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/126628e8bd90417d9a6135370342c417.psmdcp" Id="R16d9280fa60a4371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729c76d8dedd4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4c4a569219d4a2c98647f32ee7f2c42.psmdcp" Id="R3701ccbe700640fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Studerande vid Högskolan på Åland efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>