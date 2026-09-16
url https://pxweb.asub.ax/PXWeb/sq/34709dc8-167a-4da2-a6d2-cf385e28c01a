--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R729c76d8dedd4ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4c4a569219d4a2c98647f32ee7f2c42.psmdcp" Id="R3701ccbe700640fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc25235c4cc4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34308507023f40e1afb53bd7c7bf848d.psmdcp" Id="R8f87e7f4a3964538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT054" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Studerande vid Högskolan på Åland efter År och Hemort</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>