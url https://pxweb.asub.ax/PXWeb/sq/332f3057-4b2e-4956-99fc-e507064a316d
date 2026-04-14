--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388c67c2b7844838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6763a93ae7541a4b49627a6b82dfe20.psmdcp" Id="Rab95529bfa5f42f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972642905d9e47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4989a71a1d8748659da65d8febdbcabc.psmdcp" Id="R86e74093ab784369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="56">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>
     <x:t>Gross tonnage</x:t>
   </x:si>
   <x:si>
     <x:t>Åland and Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Outside Åland and Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Bahamas</x:t>
   </x:si>
   <x:si>
     <x:t>Sweden</x:t>
   </x:si>
   <x:si>
     <x:t>Netherlands</x:t>
   </x:si>
   <x:si>
@@ -130,57 +130,60 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>Includes only vessels which are majority owned by Åland shipping companies and larger than 300 gross tons. Including ferries owned by the Government of Åland and larger barges, but not stationary moored restaurant boats.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250127 09:00</x:t>
+    <x:t>20260227 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB).</x:t>
   </x:si>
   <x:si>
     <x:t>PO Box 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX 22 111 Mariehamn Åland</x:t>
   </x:si>
   <x:si>
     <x:t>Tel.: +358 (0)18 25490</x:t>
   </x:si>
   <x:si>
     <x:t>e-mail: asub[at]asub.ax</x:t>
   </x:si>
@@ -575,51 +578,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:W60"/>
+  <x:dimension ref="A1:W61"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="17.830625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="24.810625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="9.780625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="8.750625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="12.560625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.220625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="10.040625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="9.610625" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="13.040625" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="7.770625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.680625" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="17.540625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="24.810625" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="9.780625" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="8.750625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="12.560625" style="0" customWidth="1"/>
     <x:col min="18" max="18" width="8.220625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="10.040625" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="9.610625" style="0" customWidth="1"/>
@@ -2396,194 +2399,265 @@
       </x:c>
       <x:c r="R28" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="S28" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="T28" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="U28" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="V28" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="W28" s="3" t="n">
         <x:v>14818</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:23">
       <x:c r="A29" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B29" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D29" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E29" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="K29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="L29" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="M29" s="3" t="n">
-        <x:v>341337</x:v>
+        <x:v>387735</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>660612</x:v>
+        <x:v>614214</x:v>
       </x:c>
       <x:c r="O29" s="3" t="n">
         <x:v>587038</x:v>
       </x:c>
       <x:c r="P29" s="3" t="n">
-        <x:v>58756</x:v>
+        <x:v>12358</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="R29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="S29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="V29" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="W29" s="3" t="n">
         <x:v>14818</x:v>
       </x:c>
     </x:row>
-    <x:row r="31" spans="1:23">
-      <x:c r="A31" s="5" t="s">
+    <x:row r="30" spans="1:23">
+      <x:c r="A30" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A33" s="0" t="s">
+      <x:c r="B30" s="3" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C30" s="3" t="n">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D30" s="3" t="n">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E30" s="3" t="n">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="H30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="I30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="J30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="K30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="L30" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="M30" s="3" t="n">
+        <x:v>385137</x:v>
+      </x:c>
+      <x:c r="N30" s="3" t="n">
+        <x:v>614214</x:v>
+      </x:c>
+      <x:c r="O30" s="3" t="n">
+        <x:v>587038</x:v>
+      </x:c>
+      <x:c r="P30" s="3" t="n">
+        <x:v>12358</x:v>
+      </x:c>
+      <x:c r="Q30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="R30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="S30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="T30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="U30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="V30" s="4" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="W30" s="3" t="n">
+        <x:v>14818</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:23">
+      <x:c r="A32" s="5" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:23">
       <x:c r="A34" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
-    <x:row r="36" spans="1:23">
-      <x:c r="A36" s="0" t="s">
+    <x:row r="35" spans="1:23">
+      <x:c r="A35" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:23">
       <x:c r="A37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
-    <x:row r="39" spans="1:23">
-      <x:c r="A39" s="0" t="s">
+    <x:row r="38" spans="1:23">
+      <x:c r="A38" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:23">
       <x:c r="A40" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:23">
       <x:c r="A41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:23">
       <x:c r="A42" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:23">
       <x:c r="A43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:23">
       <x:c r="A44" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
-    <x:row r="46" spans="1:23">
-      <x:c r="A46" s="0" t="s">
+    <x:row r="45" spans="1:23">
+      <x:c r="A45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
-    <x:row r="48" spans="1:23">
-      <x:c r="A48" s="0" t="s">
+    <x:row r="47" spans="1:23">
+      <x:c r="A47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:23">
       <x:c r="A49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
-    <x:row r="59" spans="1:23">
-      <x:c r="A59" s="0" t="s">
+    <x:row r="50" spans="1:23">
+      <x:c r="A50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:23">
       <x:c r="A60" s="0" t="s">
         <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:23">
+      <x:c r="A61" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>SJ003</vt:lpstr>
       <vt:lpstr>SJ003!Print_Area</vt:lpstr>
       <vt:lpstr>SJ003!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>