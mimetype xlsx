--- v5 (2026-04-14)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972642905d9e47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4989a71a1d8748659da65d8febdbcabc.psmdcp" Id="R86e74093ab784369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa2afd9231645a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c24d963d2c6a4a9ba908bcbed05c6119.psmdcp" Id="R476a46dc54b142bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>