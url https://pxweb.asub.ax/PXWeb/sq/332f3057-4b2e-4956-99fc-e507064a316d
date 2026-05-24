--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa2afd9231645a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c24d963d2c6a4a9ba908bcbed05c6119.psmdcp" Id="R476a46dc54b142bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9041baa0e9f04415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d65d6e662154f0abeeaff287060161a.psmdcp" Id="R90ff8618403e424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>