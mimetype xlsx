--- v7 (2026-05-24)
+++ v8 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9041baa0e9f04415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d65d6e662154f0abeeaff287060161a.psmdcp" Id="R90ff8618403e424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20270e50d9d4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2608fb3783b14f5b9551963e8f5276b6.psmdcp" Id="R1d1438e70e554e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>