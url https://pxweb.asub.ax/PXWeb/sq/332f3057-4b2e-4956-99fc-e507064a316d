--- v8 (2026-06-14)
+++ v9 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20270e50d9d4a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2608fb3783b14f5b9551963e8f5276b6.psmdcp" Id="R1d1438e70e554e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53e900bfdc34d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df9a5bae6fce4a618925cf9ecafaf410.psmdcp" Id="R7460c6760c3f412a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>