--- v9 (2026-06-14)
+++ v10 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53e900bfdc34d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df9a5bae6fce4a618925cf9ecafaf410.psmdcp" Id="R7460c6760c3f412a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca108745510422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01ef82adce794910baf105220345d9c2.psmdcp" Id="R9a44036955b74c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>