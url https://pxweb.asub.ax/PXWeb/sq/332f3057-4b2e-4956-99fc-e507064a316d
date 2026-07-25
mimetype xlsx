--- v10 (2026-07-04)
+++ v11 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca108745510422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/01ef82adce794910baf105220345d9c2.psmdcp" Id="R9a44036955b74c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6842418a8cb143bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9608486374414750b73d090ed63fe720.psmdcp" Id="R660969129cfd4d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>