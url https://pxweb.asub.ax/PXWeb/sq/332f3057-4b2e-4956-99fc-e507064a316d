--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6842418a8cb143bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9608486374414750b73d090ed63fe720.psmdcp" Id="R660969129cfd4d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724af414af8440d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3630e0c92aa4647b79b30a9acdb4255.psmdcp" Id="Rc7e1b89532544fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>