--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724af414af8440d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3630e0c92aa4647b79b30a9acdb4255.psmdcp" Id="Rc7e1b89532544fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8430a6701f12462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38f0e624f4354deb97b48e70ea2c8d9c.psmdcp" Id="R94ad3580e3f24c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>