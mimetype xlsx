--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8430a6701f12462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38f0e624f4354deb97b48e70ea2c8d9c.psmdcp" Id="R94ad3580e3f24c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efd40aea8ed4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/369316b9b6c94b84888cb3ecd6d43eb5.psmdcp" Id="R5f91b0b6f80343fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>