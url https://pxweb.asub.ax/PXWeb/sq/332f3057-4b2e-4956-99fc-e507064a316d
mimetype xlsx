--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efd40aea8ed4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/369316b9b6c94b84888cb3ecd6d43eb5.psmdcp" Id="R5f91b0b6f80343fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85abee9045e4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdbb6187d1084d2192bdab662321e1f0.psmdcp" Id="Racfeca11b1f64d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>