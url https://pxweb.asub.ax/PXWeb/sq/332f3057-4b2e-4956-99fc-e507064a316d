--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc85abee9045e4b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdbb6187d1084d2192bdab662321e1f0.psmdcp" Id="Racfeca11b1f64d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd047feac30fd4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a5e95530cffd450e94117105fb9ebb62.psmdcp" Id="Rbf1c8cf9439a42df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ003" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="57">
   <x:si>
     <x:t>The Åland owned shipping fleet, including local government owned ferries by year, number of vessels/gross tonnage and country of registration</x:t>
   </x:si>
   <x:si>
     <x:t>Number of vessels</x:t>
   </x:si>
   <x:si>