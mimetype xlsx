--- v4 (2026-03-26)
+++ v5 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eea2368afa944fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/050b6372464846a8a2f5b81c788a9ac0.psmdcp" Id="Rb298a725d704490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c1f931c37f4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60ba3ef526c0440995cfea8665b15ce4.psmdcp" Id="Rbe668db4f1ca44f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Percentage of pupils in lower secondary education studying voluntary languages by School, Year and Number of languages</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>