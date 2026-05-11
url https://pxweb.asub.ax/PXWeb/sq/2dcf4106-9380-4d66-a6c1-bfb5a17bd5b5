--- v5 (2026-04-20)
+++ v6 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c1f931c37f4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/60ba3ef526c0440995cfea8665b15ce4.psmdcp" Id="Rbe668db4f1ca44f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512c7642233c46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c4e6c54ef9d4fcf86ef7c1bff8b673f.psmdcp" Id="R4487e13f52d94eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Percentage of pupils in lower secondary education studying voluntary languages by School, Year and Number of languages</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>