--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R512c7642233c46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c4e6c54ef9d4fcf86ef7c1bff8b673f.psmdcp" Id="R4487e13f52d94eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479e0a414dd94dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34ee1c36d7144f71b6d3baefb699dde5.psmdcp" Id="Rba54b8dbeed7465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Percentage of pupils in lower secondary education studying voluntary languages by School, Year and Number of languages</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>