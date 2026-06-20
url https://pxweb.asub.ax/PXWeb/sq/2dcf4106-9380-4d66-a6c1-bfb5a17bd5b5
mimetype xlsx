--- v7 (2026-05-31)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R479e0a414dd94dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34ee1c36d7144f71b6d3baefb699dde5.psmdcp" Id="Rba54b8dbeed7465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d05ce6cb924566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ff888ea3c914ca0bfc2b86c07cc48cb.psmdcp" Id="R6f3a71a06e364317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Percentage of pupils in lower secondary education studying voluntary languages by School, Year and Number of languages</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>