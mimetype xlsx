--- v8 (2026-06-20)
+++ v9 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d05ce6cb924566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ff888ea3c914ca0bfc2b86c07cc48cb.psmdcp" Id="R6f3a71a06e364317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81a2d807a15411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be40866bcef450788138f829fee76c4.psmdcp" Id="R39f93c60ddd14ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Percentage of pupils in lower secondary education studying voluntary languages by School, Year and Number of languages</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>