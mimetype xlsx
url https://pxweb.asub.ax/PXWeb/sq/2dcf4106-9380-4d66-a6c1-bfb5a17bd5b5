--- v9 (2026-07-10)
+++ v10 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re81a2d807a15411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6be40866bcef450788138f829fee76c4.psmdcp" Id="R39f93c60ddd14ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re084ee103bb84137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d93842c433b7451b9fd8429c0f067fac.psmdcp" Id="R3aeec2ef812746ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Percentage of pupils in lower secondary education studying voluntary languages by School, Year and Number of languages</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>