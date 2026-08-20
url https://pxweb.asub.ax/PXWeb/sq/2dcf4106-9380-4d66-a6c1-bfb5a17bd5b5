--- v10 (2026-07-30)
+++ v11 (2026-08-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re084ee103bb84137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d93842c433b7451b9fd8429c0f067fac.psmdcp" Id="R3aeec2ef812746ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ec3e5278da4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dbf3deeebe84e63816c584a97750038.psmdcp" Id="R3e60feff9f304087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT005" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Percentage of pupils in lower secondary education studying voluntary languages by School, Year and Number of languages</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>