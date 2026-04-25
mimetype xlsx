--- v6 (2026-03-30)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb0bfd2be87f4f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/028cb74d28184724b1d48f990c88dbf8.psmdcp" Id="R5173f7e8bfe44a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6c1a89bf024c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70b34c3c272e4d04ba93cc127a1b3d8f.psmdcp" Id="R41fd94cca24141f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>