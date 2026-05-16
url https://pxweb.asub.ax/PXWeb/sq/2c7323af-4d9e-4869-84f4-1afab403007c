--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6c1a89bf024c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70b34c3c272e4d04ba93cc127a1b3d8f.psmdcp" Id="R41fd94cca24141f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf245c3bb4424a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f7b25270f284291b842069935c5ed05.psmdcp" Id="Rf19813d654864191" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>