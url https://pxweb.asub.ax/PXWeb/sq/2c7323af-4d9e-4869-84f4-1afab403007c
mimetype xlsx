--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf245c3bb4424a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3f7b25270f284291b842069935c5ed05.psmdcp" Id="Rf19813d654864191" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f380087cadd40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e84d0ced81424abdbb9ea45f41a49d36.psmdcp" Id="Rcb8e36ecf1994036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>