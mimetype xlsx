--- v9 (2026-06-05)
+++ v10 (2026-06-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f380087cadd40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e84d0ced81424abdbb9ea45f41a49d36.psmdcp" Id="Rcb8e36ecf1994036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefaa6ac8d8646ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a111897ec19b43cfa66cef6461d21708.psmdcp" Id="Rfc85a30561324e9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>