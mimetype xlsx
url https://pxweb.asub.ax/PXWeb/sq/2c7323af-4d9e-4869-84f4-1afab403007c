--- v10 (2026-06-26)
+++ v11 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raefaa6ac8d8646ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a111897ec19b43cfa66cef6461d21708.psmdcp" Id="Rfc85a30561324e9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1110f55cdd4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dc2800802fd42e19885c947b1db05ad.psmdcp" Id="R567a85d7c2504c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>