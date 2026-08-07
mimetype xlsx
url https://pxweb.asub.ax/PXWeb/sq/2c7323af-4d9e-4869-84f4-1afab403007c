--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1110f55cdd4638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dc2800802fd42e19885c947b1db05ad.psmdcp" Id="R567a85d7c2504c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53be8ebeeb145bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a9ce95b35cf416c8a0bcd4d28027fa3.psmdcp" Id="R4b7ef57fb4174476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>