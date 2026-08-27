--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53be8ebeeb145bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7a9ce95b35cf416c8a0bcd4d28027fa3.psmdcp" Id="R4b7ef57fb4174476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2046748511c64915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10eeae2c07be41bca63afe4496661c27.psmdcp" Id="R5f58fdace06b432c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>