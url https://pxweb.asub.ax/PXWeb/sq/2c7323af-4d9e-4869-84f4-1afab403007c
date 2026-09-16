--- v13 (2026-08-27)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2046748511c64915" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10eeae2c07be41bca63afe4496661c27.psmdcp" Id="R5f58fdace06b432c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403b88c184d94c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30861950bca44571a672a4ae94923d04.psmdcp" Id="R26c595caf18b4b47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT042" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:comments xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:authors>
     <x:author>DefaultAppPool</x:author>
   </x:authors>
   <x:commentList>
     <x:comment ref="B12" authorId="0">
       <x:text>
         <x:r>