--- v13 (2026-09-16)
+++ v14 (2026-10-07)
@@ -1,104 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6cd243a2b14b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ad739f520804a788d413c6b400f66e1.psmdcp" Id="R24f5d7339569419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581a42012571421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f8a66e222054d409254412bc6543267.psmdcp" Id="Rf88ab169074f4b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>
     <x:t>2013</x:t>
   </x:si>
   <x:si>
     <x:t>2014</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
+    <x:t>2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska</x:t>
   </x:si>
   <x:si>
     <x:t>Lettiska</x:t>
   </x:si>
   <x:si>
     <x:t>Rumänska</x:t>
   </x:si>
   <x:si>
     <x:t>Ukrainska</x:t>
   </x:si>
   <x:si>
     <x:t>Finska</x:t>
   </x:si>
   <x:si>
     <x:t>Ryska</x:t>
   </x:si>
   <x:si>
     <x:t>Arabiska</x:t>
   </x:si>
   <x:si>
     <x:t>Estniska</x:t>
@@ -115,51 +118,51 @@
   <x:si>
     <x:t>Polska</x:t>
   </x:si>
   <x:si>
     <x:t>Tagalog, Pilipino</x:t>
   </x:si>
   <x:si>
     <x:t>Thailändska</x:t>
   </x:si>
   <x:si>
     <x:t>Kurdiska</x:t>
   </x:si>
   <x:si>
     <x:t>Övriga språk</x:t>
   </x:si>
   <x:si>
     <x:t>Uppgifterna avser läget på hösten aktuellt år.</x:t>
   </x:si>
   <x:si>
     <x:t>Enbart modersmål som minst tio elever har eller har haft särredovisas.</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250925 08:00</x:t>
+    <x:t>20260922 08:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>PB 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX-22111 Mariehamn</x:t>
   </x:si>
   <x:si>
     <x:t>018-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
@@ -547,991 +550,1045 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O53"/>
+  <x:dimension ref="A1:P53"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
-    <x:col min="2" max="15" width="6.090625" style="0" customWidth="1"/>
+    <x:col min="2" max="16" width="6.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:15">
+    <x:row r="1" spans="1:16">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:15">
+    <x:row r="3" spans="1:16">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L3" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M3" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N3" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="O3" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:15">
+      <x:c r="P3" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:16">
       <x:c r="A4" s="2" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B4" s="3" t="n">
         <x:v>2812</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>2855</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>2854</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>2848</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>2849</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>2887</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>2942</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>2994</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>3010</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
         <x:v>3075</x:v>
       </x:c>
       <x:c r="L4" s="3" t="n">
         <x:v>3121</x:v>
       </x:c>
       <x:c r="M4" s="3" t="n">
         <x:v>3126</x:v>
       </x:c>
       <x:c r="N4" s="3" t="n">
         <x:v>3101</x:v>
       </x:c>
       <x:c r="O4" s="3" t="n">
         <x:v>3130</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:15">
+      <x:c r="P4" s="3" t="n">
+        <x:v>3085</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:16">
       <x:c r="A5" s="2" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>2644</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>2662</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>2637</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>2616</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>2597</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>2599</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>2635</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>2661</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>2658</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>2709</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>2681</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
         <x:v>2676</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>2657</x:v>
       </x:c>
       <x:c r="O5" s="3" t="n">
         <x:v>2661</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:15">
+      <x:c r="P5" s="3" t="n">
+        <x:v>2632</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:16">
       <x:c r="A6" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K6" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L6" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M6" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N6" s="3" t="n">
         <x:v>70</x:v>
       </x:c>
       <x:c r="O6" s="3" t="n">
         <x:v>73</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:15">
+      <x:c r="P6" s="3" t="n">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:16">
       <x:c r="A7" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="B7" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K7" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L7" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M7" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O7" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:15">
+      <x:c r="P7" s="3" t="n">
+        <x:v>55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:16">
       <x:c r="A8" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="B8" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K8" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="L8" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M8" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N8" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="O8" s="3" t="n">
         <x:v>65</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:15">
+      <x:c r="P8" s="3" t="n">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:16">
       <x:c r="A9" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K9" s="3" t="n">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L9" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M9" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="O9" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:15">
+      <x:c r="P9" s="3" t="n">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:16">
       <x:c r="A10" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B10" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I10" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M10" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N10" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="O10" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:15">
+      <x:c r="P10" s="3" t="n">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:16">
       <x:c r="A11" s="2" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="B11" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L11" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="M11" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O11" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:15">
+      <x:c r="P11" s="3" t="n">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:16">
       <x:c r="A12" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B12" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="K12" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="L12" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="M12" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="N12" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O12" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:15">
+      <x:c r="P12" s="3" t="n">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:16">
       <x:c r="A13" s="2" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="B13" s="3" t="n">
         <x:v>2</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K13" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L13" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c r="M13" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>17</x:v>
       </x:c>
       <x:c r="O13" s="3" t="n">
         <x:v>21</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:15">
+      <x:c r="P13" s="3" t="n">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:16">
       <x:c r="A14" s="2" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="B14" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="K14" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="L14" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="M14" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="N14" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O14" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:15">
+      <x:c r="P14" s="3" t="n">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:16">
       <x:c r="A15" s="2" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="B15" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="K15" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="L15" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="M15" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O15" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
-    </x:row>
-    <x:row r="16" spans="1:15">
+      <x:c r="P15" s="3" t="n">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:16">
       <x:c r="A16" s="2" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="B16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C16" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="I16" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J16" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="K16" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="L16" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M16" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="N16" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="O16" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:15">
+      <x:c r="P16" s="3" t="n">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:16">
       <x:c r="A17" s="2" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="B17" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="I17" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="J17" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="K17" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="L17" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="M17" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="O17" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
-    </x:row>
-    <x:row r="18" spans="1:15">
+      <x:c r="P17" s="3" t="n">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:16">
       <x:c r="A18" s="2" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="B18" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I18" s="3" t="n">
         <x:v>12</x:v>
       </x:c>
       <x:c r="J18" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="K18" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="L18" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="M18" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="N18" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="O18" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
-    </x:row>
-    <x:row r="19" spans="1:15">
+      <x:c r="P18" s="3" t="n">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:16">
       <x:c r="A19" s="2" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="B19" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D19" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="I19" s="3" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="J19" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="K19" s="3" t="n">
         <x:v>4</x:v>
       </x:c>
       <x:c r="L19" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="M19" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="O19" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
-    </x:row>
-    <x:row r="20" spans="1:15">
+      <x:c r="P19" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:16">
       <x:c r="A20" s="2" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B20" s="3" t="n">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I20" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J20" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K20" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L20" s="3" t="n">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M20" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N20" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="O20" s="3" t="n">
         <x:v>61</x:v>
       </x:c>
-    </x:row>
-    <x:row r="22" spans="1:15">
+      <x:c r="P20" s="3" t="n">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:16">
       <x:c r="A22" s="4" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-    <x:row r="23" spans="1:15">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:16">
       <x:c r="A23" s="4" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-    <x:row r="25" spans="1:15">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:16">
       <x:c r="A25" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-    <x:row r="26" spans="1:15">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:16">
       <x:c r="A26" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="28" spans="1:15">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:16">
       <x:c r="A28" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-    <x:row r="29" spans="1:15">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:16">
       <x:c r="A29" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row r="31" spans="1:15">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:16">
       <x:c r="A31" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:16">
+      <x:c r="A32" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="32" spans="1:15">
-[...4 lines deleted...]
-    <x:row r="33" spans="1:15">
+    <x:row r="33" spans="1:16">
       <x:c r="A33" s="0" t="s">
-        <x:v>39</x:v>
-[...2 lines deleted...]
-    <x:row r="34" spans="1:15">
+        <x:v>40</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:16">
       <x:c r="A34" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-    <x:row r="36" spans="1:15">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:16">
       <x:c r="A36" s="0" t="s">
-        <x:v>41</x:v>
-[...2 lines deleted...]
-    <x:row r="37" spans="1:15">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:16">
       <x:c r="A37" s="0" t="s">
-        <x:v>42</x:v>
-[...2 lines deleted...]
-    <x:row r="39" spans="1:15">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:16">
       <x:c r="A39" s="0" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-    <x:row r="41" spans="1:15">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:16">
       <x:c r="A41" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-    <x:row r="42" spans="1:15">
+        <x:v>45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:16">
       <x:c r="A42" s="0" t="s">
-        <x:v>45</x:v>
-[...2 lines deleted...]
-    <x:row r="52" spans="1:15">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:16">
       <x:c r="A52" s="0" t="s">
-        <x:v>46</x:v>
-[...2 lines deleted...]
-    <x:row r="53" spans="1:15">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:16">
       <x:c r="A53" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>UT007</vt:lpstr>
       <vt:lpstr>UT007!Print_Area</vt:lpstr>
       <vt:lpstr>UT007!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>