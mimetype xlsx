--- v14 (2026-10-07)
+++ v15 (2026-10-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581a42012571421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f8a66e222054d409254412bc6543267.psmdcp" Id="Rf88ab169074f4b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R209b8e651ba141ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62fdd13b191445c897e9e88898c88e8e.psmdcp" Id="R5c32130082764194" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>