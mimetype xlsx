--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a49a5dae4f84bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed8cb2041f36452ea29c3af1dec63037.psmdcp" Id="R6348f5402f9d4684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76543a3c7e3843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb3d5df63a6d46a4aaebe02736d24de3.psmdcp" Id="R21080abb0b554f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>