--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76543a3c7e3843a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb3d5df63a6d46a4aaebe02736d24de3.psmdcp" Id="R21080abb0b554f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5393343adcd34e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f1dba7fed78499285ffc907c0aa1d9a.psmdcp" Id="R742b5ae75a494c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>