--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5393343adcd34e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f1dba7fed78499285ffc907c0aa1d9a.psmdcp" Id="R742b5ae75a494c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d93ddf9a6b7493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab582c7cd92f41f88f3ec0f5f802a24f.psmdcp" Id="Rb1071401bc034ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>