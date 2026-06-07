--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d93ddf9a6b7493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab582c7cd92f41f88f3ec0f5f802a24f.psmdcp" Id="Rb1071401bc034ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c51f8d96094659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c44c982acbfa418ea36aab6cbc2b7a83.psmdcp" Id="Rc3b16fee4319432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>