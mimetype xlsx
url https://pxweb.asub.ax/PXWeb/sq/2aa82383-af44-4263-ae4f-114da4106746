--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00c51f8d96094659" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c44c982acbfa418ea36aab6cbc2b7a83.psmdcp" Id="Rc3b16fee4319432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0b8ae244224552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/929c2fb9bdb845e5ad4c85e53a4a4472.psmdcp" Id="Rc7bf76dd68214510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>