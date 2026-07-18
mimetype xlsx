--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0b8ae244224552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/929c2fb9bdb845e5ad4c85e53a4a4472.psmdcp" Id="Rc7bf76dd68214510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a29f5f7f297411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10161dab8b054557943df984612b8ecd.psmdcp" Id="Rbe1b1c9122ba442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>