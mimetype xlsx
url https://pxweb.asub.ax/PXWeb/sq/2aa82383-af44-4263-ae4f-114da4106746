--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a29f5f7f297411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10161dab8b054557943df984612b8ecd.psmdcp" Id="Rbe1b1c9122ba442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5cceb46de94e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21566de66a0643a395a64fe8c47c17ff.psmdcp" Id="R39be4f13626d496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>