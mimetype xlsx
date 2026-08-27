--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a5cceb46de94e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21566de66a0643a395a64fe8c47c17ff.psmdcp" Id="R39be4f13626d496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab7a4c23d5ed4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a8997b54ef945358c3a15deb9e33c79.psmdcp" Id="Re321ce988ab247b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>