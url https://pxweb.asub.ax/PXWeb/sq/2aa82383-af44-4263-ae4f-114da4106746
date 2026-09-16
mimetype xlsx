--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab7a4c23d5ed4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2a8997b54ef945358c3a15deb9e33c79.psmdcp" Id="Re321ce988ab247b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a6cd243a2b14b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ad739f520804a788d413c6b400f66e1.psmdcp" Id="R24f5d7339569419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT007" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <x:si>
     <x:t>Antal elever i grundskolan efter Modersmål och År</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>