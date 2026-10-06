--- v13 (2026-09-16)
+++ v14 (2026-10-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9467f2f7c5472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71a57888c5274776ac2df3c53477c232.psmdcp" Id="Rc316047400e54f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c73fa9539c4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbc1dece685a4141bae7252ff348c32b.psmdcp" Id="R7c80df313140480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>