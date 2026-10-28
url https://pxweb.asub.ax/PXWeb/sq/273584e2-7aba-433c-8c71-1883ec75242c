--- v14 (2026-10-06)
+++ v15 (2026-10-28)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c73fa9539c4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbc1dece685a4141bae7252ff348c32b.psmdcp" Id="R7c80df313140480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9feda14c6f64b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dec547a946346399fa53be64cb51e6e.psmdcp" Id="R4e1b34dc683348ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Gymnasienivå totalt</x:t>
   </x:si>
   <x:si>
-    <x:t>2025</x:t>
+    <x:t>2026</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands lyceum: Totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands lyceum: Student</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands lyceum: Kompl.studier</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: Totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: El- o datateknik, data</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: Grit:lab</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: IT-stödperson</x:t>
   </x:si>
@@ -145,63 +145,63 @@
   <x:si>
     <x:t>Ålands yrkesgymnasium: Fordonsmekaniker</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: Frisör</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: Husbyggare</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: Verkstadsmekaniker</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: Rörmontör</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: Sjöfart</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: Vindkraftstekniker</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands yrkesgymnasium: Övriga kortare utbildningar</x:t>
   </x:si>
   <x:si>
-    <x:t>TIllfälliga kortare utbildningar vid Ålands yrkesgymnasium redovisas ej separat, dessa finns istället summerade under 'Övriga kortare utbildningar'. Se respektive års publicering om studerande på gymnasienivå för en detaljerade redovisning av dessa utbildningar.</x:t>
+    <x:t>TIllfälliga kortare utbildningar vid Ålands yrkesgymnasium redovisas ej separat, studerande inom dessa utbildningar finns istället summerade under 'Övriga kortare utbildningar'. Se respektive års publicering om studerande på gymnasienivå för en detaljerade redovisning av dessa utbildningar.</x:t>
   </x:si>
   <x:si>
     <x:t>Uppgifterna avser läget den 20 september respektive år.</x:t>
   </x:si>
   <x:si>
     <x:t>Om en utbildning inte bedrivs ett visst år anges värdet punkt (.).</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20251015 09:00</x:t>
+    <x:t>20261026 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Ålands statistik- och utredningsbyrå (ÅSUB) </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PB 1187 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AX-22111 Mariehamn </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">018-25490* </x:t>
   </x:si>
@@ -636,227 +636,227 @@
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
-        <x:v>1097</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>534</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>563</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>265</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="A6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>465</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="A7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="A8" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B8" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
-        <x:v>632</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>363</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B9" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C10" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B13" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B14" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B15" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E15" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B16" s="2" t="s">
         <x:v>5</x:v>
@@ -874,224 +874,224 @@
     <x:row r="17" spans="1:5">
       <x:c r="A17" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B17" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C17" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D17" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E17" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B18" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C18" s="3" t="n">
-        <x:v>41</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D18" s="3" t="n">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5">
       <x:c r="A19" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5">
       <x:c r="A20" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B20" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C20" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D20" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5">
       <x:c r="A21" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B21" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D21" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5">
       <x:c r="A22" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B22" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E22" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5">
       <x:c r="A23" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B23" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E23" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5">
       <x:c r="A24" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B24" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C24" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D24" s="3" t="n">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E24" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5">
       <x:c r="A25" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B25" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C25" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D25" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E25" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5">
       <x:c r="A26" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B26" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C26" s="3" t="n">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D26" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E26" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5">
       <x:c r="A27" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D27" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E27" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5">
       <x:c r="A28" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C28" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="D28" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="E28" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5">
       <x:c r="A29" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B29" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C29" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D29" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E29" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5">
       <x:c r="A30" s="2" t="s">
         <x:v>32</x:v>
@@ -1112,227 +1112,227 @@
     <x:row r="31" spans="1:5">
       <x:c r="A31" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C31" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D31" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E31" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5">
       <x:c r="A32" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C32" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D32" s="3" t="n">
-        <x:v>10</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E32" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5">
       <x:c r="A33" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B33" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>8</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="D33" s="3" t="n">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="E33" s="3" t="n">
         <x:v>3</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5">
       <x:c r="A34" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B34" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C34" s="3" t="n">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D34" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E34" s="3" t="n">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5">
       <x:c r="A35" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B35" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D35" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+      <x:c r="E35" s="3" t="n">
         <x:v>36</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5">
       <x:c r="A36" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B36" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C36" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D36" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E36" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5">
       <x:c r="A37" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D37" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="E37" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5">
       <x:c r="A38" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B38" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C38" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D38" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="E38" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5">
       <x:c r="A39" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B39" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D39" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E39" s="3" t="n">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5">
       <x:c r="A40" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B40" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C40" s="3" t="n">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D40" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="E40" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5">
       <x:c r="A41" s="2" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C41" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D41" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E41" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5">
       <x:c r="A42" s="2" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B42" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C42" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D42" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E42" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5">
       <x:c r="A44" s="5" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5">
       <x:c r="A45" s="5" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5">
       <x:c r="A46" s="5" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5">
       <x:c r="A48" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5">
       <x:c r="A49" s="0" t="s">
         <x:v>49</x:v>