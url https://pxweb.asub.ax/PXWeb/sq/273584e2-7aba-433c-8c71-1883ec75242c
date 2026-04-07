--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb83022c4a6af4f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eacb1d83ea434dffa1ed974f14efc47f.psmdcp" Id="Re62c21c7ad334a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1789eb678689462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11b9ba21366840b188cb8901c37fb225.psmdcp" Id="R55c14cc9891a4f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>