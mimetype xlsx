--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1789eb678689462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11b9ba21366840b188cb8901c37fb225.psmdcp" Id="R55c14cc9891a4f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3e17a758804b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/934d5c6411da47d2a24b721edb74e9df.psmdcp" Id="Rb7b376a1ded74de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>