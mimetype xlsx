--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3e17a758804b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/934d5c6411da47d2a24b721edb74e9df.psmdcp" Id="Rb7b376a1ded74de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5539670ec025481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98f18bd9f4454610adeb316bfe6fd829.psmdcp" Id="Rf10773da29f345f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>