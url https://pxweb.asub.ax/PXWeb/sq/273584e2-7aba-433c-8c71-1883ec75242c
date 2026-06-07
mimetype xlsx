--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5539670ec025481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98f18bd9f4454610adeb316bfe6fd829.psmdcp" Id="Rf10773da29f345f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbd764a58ef4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53d80c199c89489397465c20a5121680.psmdcp" Id="R6bef66e0b70d4a43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>