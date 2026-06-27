--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbd764a58ef4324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53d80c199c89489397465c20a5121680.psmdcp" Id="R6bef66e0b70d4a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39a47484e814c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c61ceedb6494aaa9774622e5d19275b.psmdcp" Id="R267da4797caf425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>