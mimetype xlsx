--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra39a47484e814c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c61ceedb6494aaa9774622e5d19275b.psmdcp" Id="R267da4797caf425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c00aa93cf740b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da0c9dce5b754fdfae8f638a144efdf4.psmdcp" Id="R78595c0ffa0e4530" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>