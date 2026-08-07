--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c00aa93cf740b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da0c9dce5b754fdfae8f638a144efdf4.psmdcp" Id="R78595c0ffa0e4530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158681d089004e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9073ef0f999847908ae80089e9c293fd.psmdcp" Id="R915430020d01424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>