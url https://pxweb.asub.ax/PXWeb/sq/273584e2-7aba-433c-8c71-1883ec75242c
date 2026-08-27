--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158681d089004e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9073ef0f999847908ae80089e9c293fd.psmdcp" Id="R915430020d01424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcab90eddfd24dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8848fad73a644fbdb7ee0597766bd329.psmdcp" Id="R5a462a53951b4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>