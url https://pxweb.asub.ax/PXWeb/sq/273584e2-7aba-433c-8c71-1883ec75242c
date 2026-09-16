--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcab90eddfd24dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8848fad73a644fbdb7ee0597766bd329.psmdcp" Id="R5a462a53951b4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9467f2f7c5472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71a57888c5274776ac2df3c53477c232.psmdcp" Id="Rc316047400e54f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT051" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <x:si>
     <x:t>Studerande på gymnasienivå efter Skola, Utbildningsprogram, År och Kön</x:t>
   </x:si>
   <x:si>
     <x:t>Studerande totalt</x:t>
   </x:si>
   <x:si>