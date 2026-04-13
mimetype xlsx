--- v4 (2026-03-14)
+++ v5 (2026-04-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322b93d896164e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/087e24c49e454fe09fe1b6bd4b510aba.psmdcp" Id="R2e0eb1d57d644aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e7169aeda940d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3273b1364d86410ab24f7f8691121427.psmdcp" Id="R7076bc0755e849d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Victims of certain offences by Sex, Offence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>