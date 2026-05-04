--- v5 (2026-04-13)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60e7169aeda940d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3273b1364d86410ab24f7f8691121427.psmdcp" Id="R7076bc0755e849d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d56d27651f413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c3775bacdcc444583a664e827970b7f.psmdcp" Id="R318981dc461d40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Victims of certain offences by Sex, Offence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>