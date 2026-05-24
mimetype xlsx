--- v6 (2026-05-04)
+++ v7 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9d56d27651f413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c3775bacdcc444583a664e827970b7f.psmdcp" Id="R318981dc461d40f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9382df479b841ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9878e255d0d4401b5a6bb230cb33289.psmdcp" Id="R1b9201ff422a47d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Victims of certain offences by Sex, Offence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>