--- v7 (2026-05-24)
+++ v8 (2026-06-14)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9382df479b841ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9878e255d0d4401b5a6bb230cb33289.psmdcp" Id="R1b9201ff422a47d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144a6b56d8044a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0541645d594949d5b146cf5c45f94062.psmdcp" Id="Rd9a9ce4d4f6e4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Victims of certain offences by Sex, Offence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>
     <x:t>2010</x:t>
   </x:si>
   <x:si>
     <x:t>2011</x:t>
   </x:si>
   <x:si>
     <x:t>2012</x:t>
   </x:si>
   <x:si>
     <x:t>2013</x:t>
   </x:si>
   <x:si>
     <x:t>2014</x:t>
   </x:si>
   <x:si>
     <x:t>2015</x:t>
   </x:si>
   <x:si>
@@ -61,78 +61,81 @@
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Assault offences and crimes against life</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual offences</x:t>
   </x:si>
   <x:si>
     <x:t>Other offences</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>...</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
     <x:t>The number of crime victims is only reported after various crimes against a person, and not, for example, property crimes, since information about the crime victim in the case of a crime against a person is registered in a much more reliable way than other crimes.</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250606 09:00</x:t>
+    <x:t>20260601 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Statistics and Research Åland (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>+358 18-25490</x:t>
   </x:si>
   <x:si>
     <x:t>asub@asub.ax</x:t>
   </x:si>
   <x:si>
     <x:t>Ålands statistik- och utredningsbyrå (ÅSUB)</x:t>
   </x:si>
   <x:si>
     <x:t>PB 1187</x:t>
   </x:si>
   <x:si>
     <x:t>AX-22111 Mariehamn</x:t>
   </x:si>
@@ -527,839 +530,878 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:R47"/>
+  <x:dimension ref="A1:S47"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="35.970625" style="0" customWidth="1"/>
-    <x:col min="3" max="18" width="6.090625" style="0" customWidth="1"/>
+    <x:col min="3" max="19" width="6.090625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:18">
+    <x:row r="1" spans="1:19">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:18">
+    <x:row r="3" spans="1:19">
       <x:c r="C3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="I3" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="J3" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="K3" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="L3" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="M3" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="N3" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O3" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="P3" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="Q3" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="R3" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
-    </x:row>
-    <x:row r="4" spans="1:18">
+      <x:c r="S3" s="2" t="s">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:19">
       <x:c r="A4" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>245</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I4" s="3" t="n">
         <x:v>305</x:v>
       </x:c>
       <x:c r="J4" s="3" t="n">
         <x:v>302</x:v>
       </x:c>
       <x:c r="K4" s="3" t="n">
         <x:v>326</x:v>
       </x:c>
       <x:c r="L4" s="3" t="n">
         <x:v>245</x:v>
       </x:c>
       <x:c r="M4" s="3" t="n">
         <x:v>269</x:v>
       </x:c>
       <x:c r="N4" s="3" t="n">
         <x:v>306</x:v>
       </x:c>
       <x:c r="O4" s="3" t="n">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P4" s="3" t="n">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q4" s="3" t="n">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R4" s="3" t="n">
         <x:v>332</x:v>
       </x:c>
-    </x:row>
-    <x:row r="5" spans="1:18">
+      <x:c r="S4" s="3" t="n">
+        <x:v>328</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:19">
       <x:c r="B5" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>178</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I5" s="3" t="n">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J5" s="3" t="n">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K5" s="3" t="n">
         <x:v>198</x:v>
       </x:c>
       <x:c r="L5" s="3" t="n">
         <x:v>144</x:v>
       </x:c>
       <x:c r="M5" s="3" t="n">
         <x:v>176</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="O5" s="3" t="n">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P5" s="3" t="n">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q5" s="3" t="n">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R5" s="3" t="n">
         <x:v>205</x:v>
       </x:c>
-    </x:row>
-    <x:row r="6" spans="1:18">
+      <x:c r="S5" s="3" t="n">
+        <x:v>202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:19">
       <x:c r="B6" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I6" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J6" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="K6" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L6" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="M6" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N6" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O6" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P6" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q6" s="3" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R6" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
-    </x:row>
-    <x:row r="7" spans="1:18">
+      <x:c r="S6" s="3" t="n">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:19">
       <x:c r="B7" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I7" s="3" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J7" s="3" t="n">
         <x:v>111</x:v>
       </x:c>
       <x:c r="K7" s="3" t="n">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L7" s="3" t="n">
         <x:v>83</x:v>
       </x:c>
       <x:c r="M7" s="3" t="n">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>95</x:v>
       </x:c>
       <x:c r="O7" s="3" t="n">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P7" s="3" t="n">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q7" s="3" t="n">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R7" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
-    </x:row>
-    <x:row r="8" spans="1:18">
+      <x:c r="S7" s="3" t="n">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:19">
       <x:c r="A8" s="2" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C8" s="3" t="n">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>149</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>138</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I8" s="3" t="n">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J8" s="3" t="n">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K8" s="3" t="n">
         <x:v>196</x:v>
       </x:c>
       <x:c r="L8" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="M8" s="3" t="n">
         <x:v>155</x:v>
       </x:c>
       <x:c r="N8" s="3" t="n">
         <x:v>179</x:v>
       </x:c>
       <x:c r="O8" s="3" t="n">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P8" s="3" t="n">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q8" s="3" t="n">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R8" s="3" t="n">
         <x:v>190</x:v>
       </x:c>
-    </x:row>
-    <x:row r="9" spans="1:18">
+      <x:c r="S8" s="3" t="n">
+        <x:v>162</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:19">
       <x:c r="B9" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I9" s="3" t="n">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J9" s="3" t="n">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K9" s="3" t="n">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L9" s="3" t="n">
         <x:v>86</x:v>
       </x:c>
       <x:c r="M9" s="3" t="n">
         <x:v>117</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>126</x:v>
       </x:c>
       <x:c r="O9" s="3" t="n">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P9" s="3" t="n">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q9" s="3" t="n">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R9" s="3" t="n">
         <x:v>131</x:v>
       </x:c>
-    </x:row>
-    <x:row r="10" spans="1:18">
+      <x:c r="S9" s="3" t="n">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:19">
       <x:c r="B10" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="J10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="K10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="M10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="N10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="O10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="P10" s="4" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="R10" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
-    </x:row>
-    <x:row r="11" spans="1:18">
+      <x:c r="S10" s="3" t="n">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:19">
       <x:c r="B11" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I11" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J11" s="3" t="n">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K11" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L11" s="3" t="n">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M11" s="3" t="n">
         <x:v>38</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>53</x:v>
       </x:c>
       <x:c r="O11" s="3" t="n">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P11" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q11" s="3" t="n">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R11" s="3" t="n">
         <x:v>44</x:v>
       </x:c>
-    </x:row>
-    <x:row r="12" spans="1:18">
+      <x:c r="S11" s="3" t="n">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:19">
       <x:c r="A12" s="2" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="B12" s="2" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C12" s="3" t="n">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I12" s="3" t="n">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J12" s="3" t="n">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K12" s="3" t="n">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L12" s="3" t="n">
         <x:v>118</x:v>
       </x:c>
       <x:c r="M12" s="3" t="n">
         <x:v>114</x:v>
       </x:c>
       <x:c r="N12" s="3" t="n">
         <x:v>127</x:v>
       </x:c>
       <x:c r="O12" s="3" t="n">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P12" s="3" t="n">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q12" s="3" t="n">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R12" s="3" t="n">
         <x:v>142</x:v>
       </x:c>
-    </x:row>
-    <x:row r="13" spans="1:18">
+      <x:c r="S12" s="3" t="n">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:19">
       <x:c r="B13" s="2" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
         <x:v>63</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I13" s="3" t="n">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J13" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K13" s="3" t="n">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L13" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M13" s="3" t="n">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O13" s="3" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P13" s="3" t="n">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q13" s="3" t="n">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R13" s="3" t="n">
         <x:v>74</x:v>
       </x:c>
-    </x:row>
-    <x:row r="14" spans="1:18">
+      <x:c r="S13" s="3" t="n">
+        <x:v>86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:19">
       <x:c r="B14" s="2" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C14" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="I14" s="3" t="n">
         <x:v>16</x:v>
       </x:c>
       <x:c r="J14" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="K14" s="3" t="n">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="M14" s="3" t="n">
         <x:v>26</x:v>
       </x:c>
       <x:c r="N14" s="3" t="n">
         <x:v>19</x:v>
       </x:c>
       <x:c r="O14" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="3" t="n">
         <x:v>25</x:v>
       </x:c>
       <x:c r="Q14" s="3" t="n">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R14" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
-    </x:row>
-    <x:row r="15" spans="1:18">
+      <x:c r="S14" s="3" t="n">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:19">
       <x:c r="B15" s="2" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I15" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J15" s="3" t="n">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K15" s="3" t="n">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L15" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M15" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="O15" s="3" t="n">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q15" s="3" t="n">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R15" s="3" t="n">
         <x:v>36</x:v>
       </x:c>
-    </x:row>
-    <x:row r="17" spans="1:18">
+      <x:c r="S15" s="3" t="n">
+        <x:v>44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:19">
       <x:c r="A17" s="5" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-    <x:row r="19" spans="1:18">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:19">
       <x:c r="A19" s="0" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-    <x:row r="20" spans="1:18">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:19">
       <x:c r="A20" s="0" t="s">
-        <x:v>26</x:v>
-[...2 lines deleted...]
-    <x:row r="22" spans="1:18">
+        <x:v>27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:19">
       <x:c r="A22" s="0" t="s">
-        <x:v>27</x:v>
-[...2 lines deleted...]
-    <x:row r="23" spans="1:18">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:19">
       <x:c r="A23" s="0" t="s">
-        <x:v>28</x:v>
-[...2 lines deleted...]
-    <x:row r="25" spans="1:18">
+        <x:v>29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:19">
       <x:c r="A25" s="0" t="s">
-        <x:v>29</x:v>
-[...2 lines deleted...]
-    <x:row r="26" spans="1:18">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:19">
       <x:c r="A26" s="0" t="s">
-        <x:v>30</x:v>
-[...2 lines deleted...]
-    <x:row r="27" spans="1:18">
+        <x:v>31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:19">
       <x:c r="A27" s="0" t="s">
-        <x:v>31</x:v>
-[...2 lines deleted...]
-    <x:row r="29" spans="1:18">
+        <x:v>32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:19">
       <x:c r="A29" s="0" t="s">
-        <x:v>32</x:v>
-[...2 lines deleted...]
-    <x:row r="30" spans="1:18">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:19">
       <x:c r="A30" s="0" t="s">
-        <x:v>33</x:v>
-[...2 lines deleted...]
-    <x:row r="31" spans="1:18">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:19">
       <x:c r="A31" s="0" t="s">
-        <x:v>34</x:v>
-[...2 lines deleted...]
-    <x:row r="33" spans="1:18">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:19">
       <x:c r="A33" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-    <x:row r="35" spans="1:18">
+        <x:v>36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:19">
       <x:c r="A35" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-    <x:row r="36" spans="1:18">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:19">
       <x:c r="A36" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-    <x:row r="46" spans="1:18">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:19">
       <x:c r="A46" s="0" t="s">
-        <x:v>38</x:v>
-[...2 lines deleted...]
-    <x:row r="47" spans="1:18">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:19">
       <x:c r="A47" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>RV002</vt:lpstr>
       <vt:lpstr>RV002!Print_Area</vt:lpstr>
       <vt:lpstr>RV002!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>