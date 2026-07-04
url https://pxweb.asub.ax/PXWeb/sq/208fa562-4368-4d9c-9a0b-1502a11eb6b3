--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R144a6b56d8044a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0541645d594949d5b146cf5c45f94062.psmdcp" Id="Rd9a9ce4d4f6e4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b63012ed3794420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d7530646c9b44b9955f3a13d016acb9.psmdcp" Id="R87add89b7da34576" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Victims of certain offences by Sex, Offence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>