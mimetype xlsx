--- v9 (2026-07-04)
+++ v10 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b63012ed3794420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d7530646c9b44b9955f3a13d016acb9.psmdcp" Id="R87add89b7da34576" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c01e6d2c604496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52e7b0638dba4d63abbbdee5e6bc54a6.psmdcp" Id="Rea37dd5e23744130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Victims of certain offences by Sex, Offence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>