--- v10 (2026-07-04)
+++ v11 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c01e6d2c604496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52e7b0638dba4d63abbbdee5e6bc54a6.psmdcp" Id="Rea37dd5e23744130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33107910b85b47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d233447047ae420c93500680734debe7.psmdcp" Id="R83d20d77b8824558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Victims of certain offences by Sex, Offence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>