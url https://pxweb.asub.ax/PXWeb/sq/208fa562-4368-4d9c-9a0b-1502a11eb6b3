--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33107910b85b47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d233447047ae420c93500680734debe7.psmdcp" Id="R83d20d77b8824558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3a1979a5814ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f51670fca86f4490bf63aa305a059f69.psmdcp" Id="Rece03934eff5482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Victims of certain offences by Sex, Offence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>