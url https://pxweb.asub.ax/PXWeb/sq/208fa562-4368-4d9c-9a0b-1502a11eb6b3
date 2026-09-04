--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3a1979a5814ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f51670fca86f4490bf63aa305a059f69.psmdcp" Id="Rece03934eff5482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03a0bfcc244645cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a537750a9f546a28bc9526995797e3a.psmdcp" Id="Rf5067faf83ef4805" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="RV002" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Victims of certain offences by Sex, Offence and Year</x:t>
   </x:si>
   <x:si>
     <x:t>2009</x:t>
   </x:si>
   <x:si>