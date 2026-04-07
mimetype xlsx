--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eae9f0c978b4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/536e2ddb68a04090b5d92c35bb134dca.psmdcp" Id="R2f900975cd464cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d2b92cc7c74576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac124480f1bb47748f0fec01ec68b879.psmdcp" Id="Rfa691881e736467a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Platser, sökande och antagna på gymnasienivå efter År, Utbildningsprogram och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>