--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d2b92cc7c74576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac124480f1bb47748f0fec01ec68b879.psmdcp" Id="Rfa691881e736467a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9de5c6999e4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32549c454cb548ebba06472359ad4c53.psmdcp" Id="Rb3252cf7245e4415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Platser, sökande och antagna på gymnasienivå efter År, Utbildningsprogram och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>