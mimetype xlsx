--- v6 (2026-04-27)
+++ v7 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9de5c6999e4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32549c454cb548ebba06472359ad4c53.psmdcp" Id="Rb3252cf7245e4415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91459da294254901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3403e72e88be4231b87a52c904e4e59b.psmdcp" Id="R2a59e16da0db49a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Platser, sökande och antagna på gymnasienivå efter År, Utbildningsprogram och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>