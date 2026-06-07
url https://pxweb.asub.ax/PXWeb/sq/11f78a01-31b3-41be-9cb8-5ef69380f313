--- v7 (2026-05-18)
+++ v8 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91459da294254901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3403e72e88be4231b87a52c904e4e59b.psmdcp" Id="R2a59e16da0db49a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08492c6475ef4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d9529e47daa43e799e645781e6164ec.psmdcp" Id="R1e67ad3eeae3497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Platser, sökande och antagna på gymnasienivå efter År, Utbildningsprogram och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>