--- v8 (2026-06-07)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08492c6475ef4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d9529e47daa43e799e645781e6164ec.psmdcp" Id="R1e67ad3eeae3497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2df173e165480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48e42c720dcc4446a6ff2958bf503343.psmdcp" Id="Rc25237ef07ee4008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Platser, sökande och antagna på gymnasienivå efter År, Utbildningsprogram och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>