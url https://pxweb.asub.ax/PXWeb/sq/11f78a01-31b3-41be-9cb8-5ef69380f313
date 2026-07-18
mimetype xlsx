--- v9 (2026-06-27)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2df173e165480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48e42c720dcc4446a6ff2958bf503343.psmdcp" Id="Rc25237ef07ee4008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89138895b8f44b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4025da6eff664dfead30822a43c673b3.psmdcp" Id="Rc1b6a14a48fe49aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Platser, sökande och antagna på gymnasienivå efter År, Utbildningsprogram och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>