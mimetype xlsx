--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89138895b8f44b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4025da6eff664dfead30822a43c673b3.psmdcp" Id="Rc1b6a14a48fe49aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebd0a3d97464cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad730ba34b064f81a48ed6b7f3e811bd.psmdcp" Id="Ree24adc8b9c647e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Platser, sökande och antagna på gymnasienivå efter År, Utbildningsprogram och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>