--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebd0a3d97464cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad730ba34b064f81a48ed6b7f3e811bd.psmdcp" Id="Ree24adc8b9c647e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b82530ce4d4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d828b005fbb54a56a4c302cbfd66d91b.psmdcp" Id="Rc38621f31f6e43dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Platser, sökande och antagna på gymnasienivå efter År, Utbildningsprogram och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>