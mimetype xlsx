--- v12 (2026-08-27)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b82530ce4d4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d828b005fbb54a56a4c302cbfd66d91b.psmdcp" Id="Rc38621f31f6e43dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R397ffa5266af462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d249027d781416c8a45d7d8f8bda30e.psmdcp" Id="R488f214db9834708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT041" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="58">
   <x:si>
     <x:t>Platser, sökande och antagna på gymnasienivå efter År, Utbildningsprogram och Typ av uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Platser</x:t>
   </x:si>
   <x:si>