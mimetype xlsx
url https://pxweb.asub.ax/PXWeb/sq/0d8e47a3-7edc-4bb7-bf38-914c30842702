--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb3215f85414e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0441dc88b6cd4912b48bf43c15364474.psmdcp" Id="R02d0c41d363c49c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eafcff71fb34fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abb6f648ee0c4d6484fc422d3b37388c.psmdcp" Id="R33b33a5677e74ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Passagerare på taxfreeresor till och via Åland 2003-2025, efter rutt</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>