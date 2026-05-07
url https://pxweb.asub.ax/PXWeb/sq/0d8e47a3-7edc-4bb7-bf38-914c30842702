--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eafcff71fb34fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/abb6f648ee0c4d6484fc422d3b37388c.psmdcp" Id="R33b33a5677e74ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc349b26c26de4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e75b7714283d4565aeb01d91d75d6020.psmdcp" Id="R96dd0954a32843cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Passagerare på taxfreeresor till och via Åland 2003-2025, efter rutt</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>