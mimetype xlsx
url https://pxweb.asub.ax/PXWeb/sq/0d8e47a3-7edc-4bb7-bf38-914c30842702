--- v6 (2026-05-07)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc349b26c26de4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e75b7714283d4565aeb01d91d75d6020.psmdcp" Id="R96dd0954a32843cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f0a9d1c773441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac83f333f2a74ffeb00a94c690dd0b71.psmdcp" Id="R6cf28856cf9c4b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Passagerare på taxfreeresor till och via Åland 2003-2025, efter rutt</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>