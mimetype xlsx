--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45f0a9d1c773441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac83f333f2a74ffeb00a94c690dd0b71.psmdcp" Id="R6cf28856cf9c4b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0910b36a44b4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6379b42182924132b7896cc569d9f455.psmdcp" Id="Rd0a49a748a374b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Passagerare på taxfreeresor till och via Åland 2003-2025, efter rutt</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>