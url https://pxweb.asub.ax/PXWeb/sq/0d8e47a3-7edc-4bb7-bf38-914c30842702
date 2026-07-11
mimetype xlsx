--- v8 (2026-06-20)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0910b36a44b4adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6379b42182924132b7896cc569d9f455.psmdcp" Id="Rd0a49a748a374b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a89bfaa1a834a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41c94308e8e44cc3b87d21b3c39f865e.psmdcp" Id="R83c321e6b5464644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Passagerare på taxfreeresor till och via Åland 2003-2025, efter rutt</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>