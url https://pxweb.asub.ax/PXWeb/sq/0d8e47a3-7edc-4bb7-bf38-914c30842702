--- v9 (2026-07-11)
+++ v10 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a89bfaa1a834a06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41c94308e8e44cc3b87d21b3c39f865e.psmdcp" Id="R83c321e6b5464644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701714cef0ac4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab49741ab5224cf89fdf4ead00e15759.psmdcp" Id="Red4cdf996ff147db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Passagerare på taxfreeresor till och via Åland 2003-2025, efter rutt</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>