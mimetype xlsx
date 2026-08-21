--- v10 (2026-08-01)
+++ v11 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701714cef0ac4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab49741ab5224cf89fdf4ead00e15759.psmdcp" Id="Red4cdf996ff147db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13976cff02aa4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f7db8b199fa485fa31d976d7c63163d.psmdcp" Id="R882e8224b2564447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Passagerare på taxfreeresor till och via Åland 2003-2025, efter rutt</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>