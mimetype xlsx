--- v11 (2026-08-21)
+++ v12 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13976cff02aa4926" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f7db8b199fa485fa31d976d7c63163d.psmdcp" Id="R882e8224b2564447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re54705a6ceaf4934" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/494e5f06f08b4511a1ce29f2de85e5b8.psmdcp" Id="R02c70d8d80084c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ012" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Passagerare på taxfreeresor till och via Åland 2003-2025, efter rutt</x:t>
   </x:si>
   <x:si>
     <x:t>Totalt</x:t>
   </x:si>
   <x:si>