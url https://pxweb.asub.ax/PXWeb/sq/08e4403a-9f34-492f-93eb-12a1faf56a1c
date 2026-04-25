--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f6cf81d55a4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/445c40207bd046f59e13609376c5a3dc.psmdcp" Id="R8b04e99fe2464e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d688c0cbdf4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/958196bdcfab4e358471846255d7c503.psmdcp" Id="R3e146306ddd64ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Graduated students from upper secondary level by school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>