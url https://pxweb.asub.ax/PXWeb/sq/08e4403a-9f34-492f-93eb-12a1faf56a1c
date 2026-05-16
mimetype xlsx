--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d688c0cbdf4b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/958196bdcfab4e358471846255d7c503.psmdcp" Id="R3e146306ddd64ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd2109870344a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7572eaba75304323b2d4f4d35695493f.psmdcp" Id="R37884a53579d473e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Graduated students from upper secondary level by school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>