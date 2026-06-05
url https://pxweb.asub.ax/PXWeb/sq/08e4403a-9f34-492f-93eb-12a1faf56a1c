--- v2 (2026-05-16)
+++ v3 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd2109870344a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7572eaba75304323b2d4f4d35695493f.psmdcp" Id="R37884a53579d473e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c3580b63394f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/225ccdf757a04ccf80a055fa1798b751.psmdcp" Id="Rfb63faf666734abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Graduated students from upper secondary level by school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>