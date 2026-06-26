--- v3 (2026-06-05)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3c3580b63394f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/225ccdf757a04ccf80a055fa1798b751.psmdcp" Id="Rfb63faf666734abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e213f6915d44eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea6c89e3079b48258d9a56951c77929c.psmdcp" Id="Rc8a94d4e20f84b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Graduated students from upper secondary level by school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>