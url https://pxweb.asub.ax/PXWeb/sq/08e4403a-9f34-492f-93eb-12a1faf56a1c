--- v4 (2026-06-26)
+++ v5 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e213f6915d44eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea6c89e3079b48258d9a56951c77929c.psmdcp" Id="Rc8a94d4e20f84b27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f17d432e044d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde88a7efe814bcc999a5c50b2448af3.psmdcp" Id="R27f36a96fe4048f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Graduated students from upper secondary level by school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>