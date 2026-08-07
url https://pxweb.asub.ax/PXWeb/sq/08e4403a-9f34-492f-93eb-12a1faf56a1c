--- v5 (2026-07-18)
+++ v6 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f17d432e044d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bde88a7efe814bcc999a5c50b2448af3.psmdcp" Id="R27f36a96fe4048f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbcccb6ef8b04c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acda644c2a914f68b90f246ce1d083ab.psmdcp" Id="R689e89286a4e4196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Graduated students from upper secondary level by school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>