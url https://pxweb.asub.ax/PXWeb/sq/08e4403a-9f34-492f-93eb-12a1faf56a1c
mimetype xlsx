--- v6 (2026-08-07)
+++ v7 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbcccb6ef8b04c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/acda644c2a914f68b90f246ce1d083ab.psmdcp" Id="R689e89286a4e4196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827dffce0b7342cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b5becfce6d24d53bcfedddebd04df2b.psmdcp" Id="R58a879a0f0a441f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Graduated students from upper secondary level by school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>