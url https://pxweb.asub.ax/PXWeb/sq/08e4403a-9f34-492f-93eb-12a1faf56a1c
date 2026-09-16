--- v7 (2026-08-27)
+++ v8 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827dffce0b7342cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b5becfce6d24d53bcfedddebd04df2b.psmdcp" Id="R58a879a0f0a441f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2934cd3019e7404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ccf8ba1c5e6463d8782b39e83a735cf.psmdcp" Id="R535361a43f75435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT071" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="46">
   <x:si>
     <x:t>Graduated students from upper secondary level by school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2005</x:t>
   </x:si>
   <x:si>