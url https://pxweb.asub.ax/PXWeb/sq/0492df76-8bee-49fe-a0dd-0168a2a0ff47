--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re898556812194b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b6a59e3d778421383bc2c81cd8f8782.psmdcp" Id="R44382884fddc4663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae4edaf1cac451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3f7cc4e5b1740868a25a477dc5e48f2.psmdcp" Id="Rb548e0e6831d465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>