--- v5 (2026-04-14)
+++ v6 (2026-05-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae4edaf1cac451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e3f7cc4e5b1740868a25a477dc5e48f2.psmdcp" Id="Rb548e0e6831d465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0a1eec744c4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3454e52ab37e4045b62b815676b55a61.psmdcp" Id="R591269a61a384bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>