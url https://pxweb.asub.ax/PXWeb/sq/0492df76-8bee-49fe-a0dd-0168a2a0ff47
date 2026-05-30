--- v6 (2026-05-07)
+++ v7 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0a1eec744c4433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3454e52ab37e4045b62b815676b55a61.psmdcp" Id="R591269a61a384bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d83b375d6342b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee791a4d11540f4a010a2061988f5ec.psmdcp" Id="R61810da6294d4347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>