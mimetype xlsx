--- v7 (2026-05-30)
+++ v8 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d83b375d6342b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ee791a4d11540f4a010a2061988f5ec.psmdcp" Id="R61810da6294d4347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d1c54d19c242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37668218fca04681964e9546f02f4904.psmdcp" Id="R879a0613b0e7465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>