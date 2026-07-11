--- v8 (2026-06-20)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8d1c54d19c242b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37668218fca04681964e9546f02f4904.psmdcp" Id="R879a0613b0e7465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a174b109bf34910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/158657b579ad4693be6a4a0894a25697.psmdcp" Id="R16668e19f05043a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>