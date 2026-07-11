--- v9 (2026-07-11)
+++ v10 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a174b109bf34910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/158657b579ad4693be6a4a0894a25697.psmdcp" Id="R16668e19f05043a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f6491cf0994f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a2cfd24820646acbf566808048a31c6.psmdcp" Id="R1d5367dce2e94ac1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>