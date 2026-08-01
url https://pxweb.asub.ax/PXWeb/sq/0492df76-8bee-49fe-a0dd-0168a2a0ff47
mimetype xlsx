--- v10 (2026-07-11)
+++ v11 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f6491cf0994f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a2cfd24820646acbf566808048a31c6.psmdcp" Id="R1d5367dce2e94ac1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064f65cae1dc435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c6e4e40fd5f4da985bb1aa209b67dd0.psmdcp" Id="R3d36e25d8ded40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>