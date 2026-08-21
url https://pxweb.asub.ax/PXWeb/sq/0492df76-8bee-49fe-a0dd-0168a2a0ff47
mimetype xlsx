--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064f65cae1dc435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c6e4e40fd5f4da985bb1aa209b67dd0.psmdcp" Id="R3d36e25d8ded40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c011f9f3b154da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b92352118fb4ee8bcd82c8583603cb0.psmdcp" Id="R9fb7bc94c6f44728" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>