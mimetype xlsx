--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c011f9f3b154da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b92352118fb4ee8bcd82c8583603cb0.psmdcp" Id="R9fb7bc94c6f44728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e02d179405f4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3164cc1e290453294cc5a8c8dbd1364.psmdcp" Id="Rbe75c25bed2949bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="SJ102" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <x:si>
     <x:t>Index för internationell torrlastfrakt 2011-2025 (Baltic Dry Index, 1985 = 1 000) efter månad</x:t>
   </x:si>
   <x:si>
     <x:t>Januari</x:t>
   </x:si>
   <x:si>