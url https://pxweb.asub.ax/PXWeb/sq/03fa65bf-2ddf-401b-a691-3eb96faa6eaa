--- v4 (2026-03-31)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81be05a66d7d497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcbff36e4f244f418495ead7986c91e7.psmdcp" Id="R31f024d074d04893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701eb7f8e9d84d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16f0b5063b4f4fda889a2f1efe6698c4.psmdcp" Id="Re802100b86ba4fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Students outside Åland by country of school, school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>