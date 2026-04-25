--- v5 (2026-04-25)
+++ v6 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R701eb7f8e9d84d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16f0b5063b4f4fda889a2f1efe6698c4.psmdcp" Id="Re802100b86ba4fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d109bc6a0442c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ea712aaa08c482c9d3778d233bd2fae.psmdcp" Id="R4ce4cf27ba1841c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Students outside Åland by country of school, school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>