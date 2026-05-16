--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d109bc6a0442c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ea712aaa08c482c9d3778d233bd2fae.psmdcp" Id="R4ce4cf27ba1841c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e9b369c12b4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9875e20d88d4c7e8524b3d856f65c4b.psmdcp" Id="Ra5407072dad34a39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Students outside Åland by country of school, school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>