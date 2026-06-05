--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9e9b369c12b4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9875e20d88d4c7e8524b3d856f65c4b.psmdcp" Id="Ra5407072dad34a39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394a134d1cf543c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5d446049b654c258f4f41a6ef6ccd4b.psmdcp" Id="R0ffda7688a344a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Students outside Åland by country of school, school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>