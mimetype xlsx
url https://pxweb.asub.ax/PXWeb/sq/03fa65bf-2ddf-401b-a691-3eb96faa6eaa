--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394a134d1cf543c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5d446049b654c258f4f41a6ef6ccd4b.psmdcp" Id="R0ffda7688a344a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec209f3f037d477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8ee3552c8de470382ec505b772aa5bf.psmdcp" Id="Rdee59080938f4410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Students outside Åland by country of school, school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>