--- v9 (2026-06-27)
+++ v10 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec209f3f037d477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8ee3552c8de470382ec505b772aa5bf.psmdcp" Id="Rdee59080938f4410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f5e36beb4a488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54764424fc88455f9f482952e2e41eed.psmdcp" Id="R474d993958bc4efe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Students outside Åland by country of school, school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>