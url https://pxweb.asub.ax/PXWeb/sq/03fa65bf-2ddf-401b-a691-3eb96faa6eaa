--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f5e36beb4a488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54764424fc88455f9f482952e2e41eed.psmdcp" Id="R474d993958bc4efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2936f91d144bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14ba1123bad44b438f0e93b7aa61306a.psmdcp" Id="Rd283e0c2ebf54e5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Students outside Åland by country of school, school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>