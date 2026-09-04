--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2936f91d144bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14ba1123bad44b438f0e93b7aa61306a.psmdcp" Id="Rd283e0c2ebf54e5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd3ad518eb34928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57d7c10503164860804b413251706d92.psmdcp" Id="Rfe9bd0aa59db465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="UT024" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Students outside Åland by country of school, school and year</x:t>
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>